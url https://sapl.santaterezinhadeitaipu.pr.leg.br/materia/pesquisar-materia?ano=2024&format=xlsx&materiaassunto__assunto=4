--- v0 (2026-02-05)
+++ v1 (2026-04-03)
@@ -54,271 +54,271 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>MARIA ISOLDI SCHAFER</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/23/ind__-__lombada_rua_rj_nandi.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/23/ind__-__lombada_rua_rj_nandi.doc</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 Determinar a Secretaria de Planejamento para que em conjunto com o DEMUTRAN – Departamento Municipal de Trânsito, promovam estudos de viabilidade para a remoção da lombada e a construção de uma lombada elevada com redutor de velocidade na Rua Rio de Janeiro, no trecho em frente ao mercado Nandi do bairro Parque dos Estados, de forma a inibir a alta velocidade praticada principalmente por motoristas que descem a rua.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/24/ind__-__lombada_rua_rj_centro_comunitario.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/24/ind__-__lombada_rua_rj_centro_comunitario.doc</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 Determinar a Secretaria de Planejamento para que em conjunto com o DEMUTRAN – Departamento Municipal de Trânsito, promovam estudos de viabilidade para a remoção da lombada e a construção de uma lombada elevada com redutor de velocidade na Rua Rio de Janeiro, no trecho em frente ao Centro Comunitário do bairro Parque dos Estados, de forma a inibir a alta velocidade praticada principalmente por motoristas que descem a rua em sentido ao Centro da cidade.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ELIEZER DAL PONT (TITI)</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/57/ind__-_redutor_de_vel_av_das_orquideas.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/57/ind__-_redutor_de_vel_av_das_orquideas.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO _x000D_
 _x000D_
 O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais,_x000D_
 _x000D_
 INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná,_x000D_
 _x000D_
 DETERMINAR à Secretaria Municipal de Obras e Serviços Públicos, para que em conjunto com o DEMUTRAN – Departamento Municipal de Trânsito, promovam estudos técnicos visando a construção de um redutor de velocidade elevado, devidamente sinalizado, na Avenida das Orquídeas, Bairro Santa Monica.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>ROSEMERI DOS SANTOS FINATTO</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/58/indicacao_09_04.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/58/indicacao_09_04.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO_x000D_
  A vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, _x000D_
 INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu - Estado do Paraná, para_x000D_
 DETERMINAR a Secretaria Municipal de Planejamento, Obras e Serviços Públicos, em conjunto com o DEMUTRAN (Departamento Municipal de Trânsito) que promovam estudos técnicos de engenharia de tráfego para a instalação de faixas elevadas para pedestres nas ruas que confluem a rotatória, no Bairro Santa Mônica, proporcionando uma melhor organização no fluxo de trânsito e na segurança dos condutores e pedestres ao trafegar pelo cruzamento das Avenidas, das Rosas e Orquídeas. Ressalta-se que há necessidade de melhorar a sinalização nas Ruas que são preferenciais, bem como, de sentido na circulação da rotatória.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>WANER XAVIER DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/59/ind_-_instalacao_de_cobertura_na_escola_alexandre_zilli_netto.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/59/ind_-_instalacao_de_cobertura_na_escola_alexandre_zilli_netto.docx</t>
   </si>
   <si>
     <t>O Vereador Waner Xavier, no uso de suas atribuições legais e regimentais, INDICA a Excelentíssima Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, a realização de estudos que viabilize a instalação de cobertura interligando a Escola Municipal Alexandre Zilli Netto ao portão de entrada.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/60/indicacao_11_04.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/60/indicacao_11_04.docx</t>
   </si>
   <si>
     <t>A vereadora que a presente subscreve no uso de suas atribuições legais e regimentais, _x000D_
 INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu- Estado do Paraná,_x000D_
 DETERMINAR a Secretaria Municipal da Fazenda, Departamento Contábil e juntamente, com Assessoria de Comunicação que desenvolvam uma campanha de conscientização e divulgação, visando estimular as doações incentivadas através do Imposto de Renda dos munícipes, objetivando aumentar a arrecadação para fundos municipais que podem receber conforme a legislação vigente.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>CLAUDIO SCHUTZ, MARIA ISOLDI SCHAFER</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/67/ind__-__obras_olimpio_spricigo.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/67/ind__-__obras_olimpio_spricigo.doc</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscreve, no uso de suas atribuições legais e regimentais, INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 Determinar a Secretaria de Planejamento junto com a Secretaria de Obras e Serviços Públicos, promovam estudos de viabilidade para a instalação de uma cobertura entre o pavilhão e a entrada dos seguintes prédios públicos: Escola Municipal Olímpio Spricigo, CMEI CAIC e Departamento de Cultura.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/69/ind__-__lombada_rua_ulisses_guimaraes.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/69/ind__-__lombada_rua_ulisses_guimaraes.doc</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 Determinar a Secretaria de Planejamento para que em conjunto com o DEMUTRAN – Departamento Municipal de Trânsito, promovam estudos de viabilidade para a construção de uma lombada elevada com redutor de velocidade na Rua Ulisses Guimarães, esquina com a Rua Pedro Machado de Souza, no trecho em frente a mercearia Progresso do bairro Jardim Ascari, de forma a inibir a alta velocidade praticada principalmente por motoristas que descem a rua.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/85/indicacao_04_06_1.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/85/indicacao_04_06_1.docx</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 DETERMINAR a Secretaria Municipal de Obras e Serviços Públicos, DEMUTRAN (Departamento Municipal de Trânsito) juntamente com o DER/PR (Departamento de Estrada e Rodagem do Estado do Paraná) que promovam estudos técnicos visando à construção de um (1) ponto de ônibus coberto, no mesmo modelo implantado no decorrer das vias da BR 277 para o trecho compreendido saída da PR SG010, estrada rural da comunidade Vila Vitorassi, sentido Rodovia 277- Foz do Iguaçu.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/88/ind__-_redutor_de_vel_rua_das_begonias.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/88/ind__-_redutor_de_vel_rua_das_begonias.doc</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná,_x000D_
 _x000D_
 DETERMINAR à Secretaria Municipal de Obras e Serviços Públicos, para que em conjunto com o DEMUTRAN – Departamento Municipal de Trânsito, promovam estudos técnicos visando a construção de um redutor de velocidade elevado, devidamente sinalizado, na Rua das Begônias, Bairro Santa Monica.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_06_08.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_06_08.docx</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, DETERMINAR a Secretaria Municipal de Obras e Serviços Públicos que promovam estudos técnicos, visando à abertura da Rua São Bartolomeu, até o final do percurso, bem como, o patrolamento, alinhamento, arruamento, limpeza, retirada de entulhos e matos e a realização do cascalhamento para uma melhor trafegabilidade, interligando as chácaras que avizinham a região central do Bairro Santa Mônica.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/119/indicacao_redutor_de_velocidade_vila_bendo.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/119/indicacao_redutor_de_velocidade_vila_bendo.docx</t>
   </si>
   <si>
     <t>Indica a Excelentíssima Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, a realização de estudos que viabilizem a instalação de redutor de velocidade (quebra-molas), na estrada SG-003 (Vila Bendo) no trecho próximo ao Condomínio Clube de Voo Itaipu.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/120/indicacao_vaga_de_estacionamento_pcd.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/120/indicacao_vaga_de_estacionamento_pcd.docx</t>
   </si>
   <si>
     <t>Indica a Excelentíssima Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, a realização de estudos que viabilizem a implantação e sinalização de duas (2) vagas reservadas para estacionamento de veículos utilizados por Pessoas com Deficiência.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/131/ind__-__lombada_rua_pernambuco.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/131/ind__-__lombada_rua_pernambuco.doc</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 Determinar a Secretaria de Planejamento para que em conjunto com o DEMUTRAN – Departamento Municipal de Trânsito, promovam estudos de viabilidade para a remoção da lombada e a construção de uma lombada elevada com redutor de velocidade na Rua Pernambuco, próximo ao nº 848, no bairro Parque dos Estados, de forma a inibir a alta velocidade praticada principalmente por motoristas que não respeitam o limite imposto pelo poder público.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_03_09.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_03_09.docx</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, DETERMINAR a Secretaria Municipal de Planejamento, Obras e Serviços Públicos e DEMUTRAN (Departamento Municipal de Trânsito) para que realizem estudos técnicos e de legislação, visando a mudança da Rua  7 de Setembro para Avenida 7 de Setembro, pois o logradouro supracitado apresenta todos os requisitos para a respectiva mudança, como o alargamento das vias, mão de via dupla, fluxo de trânsito intenso, veículos de pequeno, médio e grande porte (motocicletas, carros e caminhões), pedestres, estudantes,  ciclistas, moradores e visitantes,  além de ser o ponto de ligação entre bairros importantes que conectam serviços essenciais aos munícipes.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>KARLA GALENDE</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/155/plc_12_2024_altera_lc_256_sistema_viario.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/155/plc_12_2024_altera_lc_256_sistema_viario.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEI COMPLEMENTAR Nº 256/2023, DE 16 DE MARÇO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -625,68 +625,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/23/ind__-__lombada_rua_rj_nandi.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/24/ind__-__lombada_rua_rj_centro_comunitario.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/57/ind__-_redutor_de_vel_av_das_orquideas.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/58/indicacao_09_04.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/59/ind_-_instalacao_de_cobertura_na_escola_alexandre_zilli_netto.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/60/indicacao_11_04.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/67/ind__-__obras_olimpio_spricigo.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/69/ind__-__lombada_rua_ulisses_guimaraes.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/85/indicacao_04_06_1.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/88/ind__-_redutor_de_vel_rua_das_begonias.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_06_08.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/119/indicacao_redutor_de_velocidade_vila_bendo.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/120/indicacao_vaga_de_estacionamento_pcd.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/131/ind__-__lombada_rua_pernambuco.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_03_09.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/155/plc_12_2024_altera_lc_256_sistema_viario.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/23/ind__-__lombada_rua_rj_nandi.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/24/ind__-__lombada_rua_rj_centro_comunitario.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/57/ind__-_redutor_de_vel_av_das_orquideas.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/58/indicacao_09_04.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/59/ind_-_instalacao_de_cobertura_na_escola_alexandre_zilli_netto.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/60/indicacao_11_04.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/67/ind__-__obras_olimpio_spricigo.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/69/ind__-__lombada_rua_ulisses_guimaraes.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/85/indicacao_04_06_1.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/88/ind__-_redutor_de_vel_rua_das_begonias.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/118/indicacao_06_08.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/119/indicacao_redutor_de_velocidade_vila_bendo.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/120/indicacao_vaga_de_estacionamento_pcd.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/131/ind__-__lombada_rua_pernambuco.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/132/indicacao_03_09.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/155/plc_12_2024_altera_lc_256_sistema_viario.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>