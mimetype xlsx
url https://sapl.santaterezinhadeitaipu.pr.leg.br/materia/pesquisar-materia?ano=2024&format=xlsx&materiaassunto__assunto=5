--- v0 (2026-02-05)
+++ v1 (2026-04-03)
@@ -54,312 +54,312 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>KARLA GALENDE</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/3/pl_01.2024_credito_suplementar_r_520_000_00.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/3/pl_01.2024_credito_suplementar_r_520_000_00.doc</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 1.922/2021,  DE 18 DE OUTUBRO DE 2021 – PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, LEI Nº 2.021/2023, DE 19 DE JUNHO DE 2023 – LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2024  E LEI Nº.  2.058/2023, DE 21 DE DEZEMBRO DE 2023 – LEI ORÇAMENTÁRIA ANUAL PARA 2024.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/5/pl_03.2024.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/5/pl_03.2024.doc</t>
   </si>
   <si>
     <t>FIXA O PISO SALARIAL MENSAL DO AGENTE COMUNITÁRIO DE SAÚDE - ACS E AGENTE DE COMBATE ÀS ENDEMIAS - ACE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/6/pl_04.2024_credito_especial_r_3_997_982_08.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/6/pl_04.2024_credito_especial_r_3_997_982_08.docx</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/7/pl_05.2024_credito_suplementar_-_r.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/7/pl_05.2024_credito_suplementar_-_r.doc</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/11/pl_08.2024_credito_especial_r_.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/11/pl_08.2024_credito_especial_r_.docx</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/19/pl_16.2024_credito_suplementar_r_.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/19/pl_16.2024_credito_suplementar_r_.doc</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/46/pl_17.2024_ldo_2025.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/46/pl_17.2024_ldo_2025.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 1922/2021, DE 18 DE OUTUBRO DE 2021 – PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, LEI Nº 2021/2023, DE 19 DE JUNHO DE 2023 – LEI DE DIRETRIZES ORÇAMENTARIAS PARA 2024 E LEI Nº 2058/2023, DE 21 DE DEZEMBRO DE 2023 – LEI ORÇAMENTÁRIA ANUAL PARA 2024.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/53/pl_22.2024_credito_especial_r_309_113_00.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/53/pl_22.2024_credito_especial_r_309_113_00.docx</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/91/pl_30.2024_credito_especial_r_3_441_085_00.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/91/pl_30.2024_credito_especial_r_3_441_085_00.doc</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/95/pl_33.2024_credito_especial_r_3_441_085_00.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/95/pl_33.2024_credito_especial_r_3_441_085_00.doc</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/96/pl_34.2024_credito_especial_r_720_650_00.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/96/pl_34.2024_credito_especial_r_720_650_00.doc</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/99/pl_36.2024_credito_especial_r_6_500_480_27.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/99/pl_36.2024_credito_especial_r_6_500_480_27.doc</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/124/pl_38.2024_credito_suplementar_r_2_281_752_00.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/124/pl_38.2024_credito_suplementar_r_2_281_752_00.docx</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/125/pl_39.2024_credito_especial_r_2_060_256_04_2_.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/125/pl_39.2024_credito_especial_r_2_060_256_04_2_.doc</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/126/pl_40.2024_credito_suplementar_r_4_194_500_00.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/126/pl_40.2024_credito_suplementar_r_4_194_500_00.docx</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/127/pl_41.2024_credito_especial_r_5_084_725_34.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/127/pl_41.2024_credito_especial_r_5_084_725_34.doc</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 1.922/2021,  DE 18 DE OUTUBRO DE 2021 – PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, LEI Nº 2.021/2023, DE 19 DE JUNHO DE 2023 – LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2024  E LEI Nº.  2.058/2023, DE 21 DE DEZEMBRO DE 2023 – LEI ORÇAMENTÁRIA ANUAL PARA 2024</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/137/mensagem_048_2024.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/137/mensagem_048_2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de Santa Terezinha de Itaipu para o Exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/138/mensagem_049_2024.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/138/mensagem_049_2024.pdf</t>
   </si>
   <si>
     <t>Adequa os Anexos que compõe o Plano Plurianual 2022 a 2025 e a Lei de Diretrizes Orçamentárias para o Exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/143/pl_46_2024_credito_suplementar_-_r_10.097.50000.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/143/pl_46_2024_credito_suplementar_-_r_10.097.50000.docx</t>
   </si>
   <si>
     <t>ALTERA PPA LDO E LEI ORÇAMENTÁRIA ANUAL PARA 2024 - CRÉDITO ADICIONAL DE R$ 10.097.500,00</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/144/pl_47_2024_credito_especial_-_r_5.768.52805.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/144/pl_47_2024_credito_especial_-_r_5.768.52805.doc</t>
   </si>
   <si>
     <t>ALTERA LEIS ORÇAMENTÁRIAS - ANUAL, PLURIANUAL E DIRETRIZES ORÇAMENTÁRIAS - CRÉDITO ADICIONAL DE R$ 5.768.528,05</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/147/pl_49_2024_credito_suplementar_r_2_999_600_00.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/147/pl_49_2024_credito_suplementar_r_2_999_600_00.docx</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/148/pl_50_2024_credito_especial_r_835_046_02.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/148/pl_50_2024_credito_especial_r_835_046_02.doc</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/152/pl_52_2024_credito_suplementar_r_499_600_00.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/152/pl_52_2024_credito_suplementar_r_499_600_00.docx</t>
   </si>
   <si>
     <t>ABRE CRÉDITO SUPLEMENTAR</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/153/pl_53_2024_credito_especial_r_700_000_00.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/153/pl_53_2024_credito_especial_r_700_000_00.doc</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/169/pl_61.2024_credito_suplementar_r_1_521_000_00.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/169/pl_61.2024_credito_suplementar_r_1_521_000_00.docx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -663,68 +663,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/3/pl_01.2024_credito_suplementar_r_520_000_00.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/5/pl_03.2024.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/6/pl_04.2024_credito_especial_r_3_997_982_08.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/7/pl_05.2024_credito_suplementar_-_r.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/11/pl_08.2024_credito_especial_r_.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/19/pl_16.2024_credito_suplementar_r_.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/46/pl_17.2024_ldo_2025.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/53/pl_22.2024_credito_especial_r_309_113_00.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/91/pl_30.2024_credito_especial_r_3_441_085_00.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/95/pl_33.2024_credito_especial_r_3_441_085_00.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/96/pl_34.2024_credito_especial_r_720_650_00.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/99/pl_36.2024_credito_especial_r_6_500_480_27.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/124/pl_38.2024_credito_suplementar_r_2_281_752_00.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/125/pl_39.2024_credito_especial_r_2_060_256_04_2_.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/126/pl_40.2024_credito_suplementar_r_4_194_500_00.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/127/pl_41.2024_credito_especial_r_5_084_725_34.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/137/mensagem_048_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/138/mensagem_049_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/143/pl_46_2024_credito_suplementar_-_r_10.097.50000.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/144/pl_47_2024_credito_especial_-_r_5.768.52805.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/147/pl_49_2024_credito_suplementar_r_2_999_600_00.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/148/pl_50_2024_credito_especial_r_835_046_02.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/152/pl_52_2024_credito_suplementar_r_499_600_00.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/153/pl_53_2024_credito_especial_r_700_000_00.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/169/pl_61.2024_credito_suplementar_r_1_521_000_00.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/3/pl_01.2024_credito_suplementar_r_520_000_00.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/5/pl_03.2024.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/6/pl_04.2024_credito_especial_r_3_997_982_08.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/7/pl_05.2024_credito_suplementar_-_r.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/11/pl_08.2024_credito_especial_r_.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/19/pl_16.2024_credito_suplementar_r_.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/46/pl_17.2024_ldo_2025.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/53/pl_22.2024_credito_especial_r_309_113_00.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/91/pl_30.2024_credito_especial_r_3_441_085_00.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/95/pl_33.2024_credito_especial_r_3_441_085_00.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/96/pl_34.2024_credito_especial_r_720_650_00.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/99/pl_36.2024_credito_especial_r_6_500_480_27.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/124/pl_38.2024_credito_suplementar_r_2_281_752_00.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/125/pl_39.2024_credito_especial_r_2_060_256_04_2_.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/126/pl_40.2024_credito_suplementar_r_4_194_500_00.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/127/pl_41.2024_credito_especial_r_5_084_725_34.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/137/mensagem_048_2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/138/mensagem_049_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/143/pl_46_2024_credito_suplementar_-_r_10.097.50000.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/144/pl_47_2024_credito_especial_-_r_5.768.52805.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/147/pl_49_2024_credito_suplementar_r_2_999_600_00.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/148/pl_50_2024_credito_especial_r_835_046_02.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/152/pl_52_2024_credito_suplementar_r_499_600_00.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/153/pl_53_2024_credito_especial_r_700_000_00.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/169/pl_61.2024_credito_suplementar_r_1_521_000_00.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>