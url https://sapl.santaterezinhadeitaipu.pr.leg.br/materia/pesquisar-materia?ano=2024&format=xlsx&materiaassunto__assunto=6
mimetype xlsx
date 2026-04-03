--- v0 (2026-02-05)
+++ v1 (2026-04-03)
@@ -54,153 +54,153 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>KARLA GALENDE</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/168/pl_60.2024_reposicao_servidores.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/168/pl_60.2024_reposicao_servidores.doc</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO ANUAL DAS PERDAS INFLACIONÁRIAS AOS SERVIDORES MUNICIPAIS DE SANTA TEREZINHA DE ITAIPU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/170/pl_62_2024_recomposicao_servidores_camara.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/170/pl_62_2024_recomposicao_servidores_camara.doc</t>
   </si>
   <si>
     <t>AUTORIZA REPOSIÇÃO SALARIAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTA TEREZINHA DE ITAIPU/PR.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/10/plc__01.2024.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/10/plc__01.2024.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS POR SERVIDORES MUNICIPAIS NO TERMINAL TURÍSTICO ALVORADA DE ITAIPU DURANTE A TEMPORADA DE VERÃO 2023/2024.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/48/plc_06.2024.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/48/plc_06.2024.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS POR SERVIDORES MUNICIPAIS NO MÊS DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/97/plc_08.2024_vagas_psicologo.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/97/plc_08.2024_vagas_psicologo.doc</t>
   </si>
   <si>
     <t>ALTERA O NÚMERO DE VAGAS DE PSICÓLOGO – 30 HORAS, CONSTANTE DO ANEXO II DA LEI COMPLEMENTAR Nº 240, DE 1º DE JANEIRO DE 2022, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO QUADRO DE PESSOAL DO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU/PR E O PLANO DA CARREIRA DOS SEUS SERVIDORES.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/160/plc_14.2024_altera_lc_239_2022.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/160/plc_14.2024_altera_lc_239_2022.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 239/2022, DE 1º DE JANEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/162/plc_16.2024.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/162/plc_16.2024.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS POR SERVIDORES MUNICIPAIS NO MÊS DE DEZEMBRO DE 2024.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
     <t>REUNIDAS - REUNIDAS</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/255/parecer_plc_06.2024_-_horas_extras.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/255/parecer_plc_06.2024_-_horas_extras.docx</t>
   </si>
   <si>
     <t>Ao Projeto de Lei Complementar º 06/2024, que: DISPÕE SOBRE A REALIZAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS POR SERVIDORES MUNICIPAIS NO MÊS DE MAIO DE 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -507,68 +507,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/168/pl_60.2024_reposicao_servidores.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/170/pl_62_2024_recomposicao_servidores_camara.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/10/plc__01.2024.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/48/plc_06.2024.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/97/plc_08.2024_vagas_psicologo.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/160/plc_14.2024_altera_lc_239_2022.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/162/plc_16.2024.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/255/parecer_plc_06.2024_-_horas_extras.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/168/pl_60.2024_reposicao_servidores.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/170/pl_62_2024_recomposicao_servidores_camara.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/10/plc__01.2024.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/48/plc_06.2024.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/97/plc_08.2024_vagas_psicologo.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/160/plc_14.2024_altera_lc_239_2022.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/162/plc_16.2024.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/255/parecer_plc_06.2024_-_horas_extras.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>