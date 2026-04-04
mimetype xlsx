--- v0 (2026-02-04)
+++ v1 (2026-04-04)
@@ -54,164 +54,164 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>MARIA ISOLDI SCHAFER</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/86/ind__-_homenagem_dona_cidinha.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/86/ind__-_homenagem_dona_cidinha.doc</t>
   </si>
   <si>
     <t>A Vereadora que a presente subscreve, no uso de suas atribuições legais e regimentais, INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 Que seja realizado no decorrer dessa gestão homenagem a senhora Maria Aparecida Barros Cardozo, a ”Dona Cidinha”, com a nominação de um prédio público, praça ou logradouro, considerando o exemplar desempenho de suas funções como filantropa em nosso município, principalmente aquele prestado ao Centro de Apoio Agrícola e Convivência a Criança e ao Adolescente “Meu Cantinho”.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>ROSEMERI DOS SANTOS FINATTO</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/117/indicacao_01_08_1.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/117/indicacao_01_08_1.docx</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, que seja realizado o registro para oportuna homenagem ao Senhor Oscar Von Muhlen e sua família, com a nominação de um prédio público, praça ou logradouro, considerando o exemplar desempenho de suas funções como cidadão ao longo de toda a  sua vida na sociedade Itaipuense.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>EVANDRO PERIN</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/130/ind_-_homenagem_maria_gomercina.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/130/ind_-_homenagem_maria_gomercina.doc</t>
   </si>
   <si>
     <t>Indica a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, que seja realizado no decorrer desta gestão administrativa, estudos para que seja conferida uma homenagem a senhora Maria Gomercina Alves Soares, com a nominação de rua, um prédio público, praça ou logradouro, em consideração a sua trajetória de vida e pioneirismo no município.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 Que seja realizado o registro para oportuna homenagem ao Senhor Walter Puhl e família com a nominação de um prédio público, praça ou logradouro, considerando o exemplar desempenho de suas funções como cidadão determinado e provedor de ações que impactaram a sociedade Itaipuense ao longo de toda sua vida.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>KARLA GALENDE</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ BENEMÉRITA DE SANTA TEREZINHA DE ITAIPU” À SENHORA FERNANDA BERNARDI VIEIRA RICHA.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/77/pl_24_2024_praca_remulo.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/77/pl_24_2024_praca_remulo.doc</t>
   </si>
   <si>
     <t>DENOMINA “PRAÇA RÊMULO RAMALHO” O IMÓVEL PÚBLICO SITUADO NO BAIRRO PARQUE DOS ESTADOS DO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/78/pl_25_2024_praca_sebastiao.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/78/pl_25_2024_praca_sebastiao.doc</t>
   </si>
   <si>
     <t>DENOMINA “PRAÇA PROFESSOR SEBASTIÃO FRANCISCO DA SILVA” O IMÓVEL PÚBLICO SITUADO NO BAIRRO SANTA MÔNICA DO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/141/pr_05.2024.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/141/pr_05.2024.docx</t>
   </si>
   <si>
     <t>CRIA A GALERIA 8 DE MARÇO DAS EX-VEREADORAS DE SANTA TEREZINHA DE ITAIPU E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/142/pr_06.2024.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/142/pr_06.2024.docx</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -515,68 +515,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/86/ind__-_homenagem_dona_cidinha.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/117/indicacao_01_08_1.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/130/ind_-_homenagem_maria_gomercina.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/77/pl_24_2024_praca_remulo.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/78/pl_25_2024_praca_sebastiao.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/141/pr_05.2024.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/142/pr_06.2024.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/86/ind__-_homenagem_dona_cidinha.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/117/indicacao_01_08_1.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/130/ind_-_homenagem_maria_gomercina.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/77/pl_24_2024_praca_remulo.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/78/pl_25_2024_praca_sebastiao.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/141/pr_05.2024.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/142/pr_06.2024.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>