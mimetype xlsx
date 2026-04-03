--- v0 (2026-02-06)
+++ v1 (2026-04-03)
@@ -54,763 +54,763 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>ELIEZER DAL PONT (TITI)</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná,_x000D_
 _x000D_
 DETERMINAR à Secretaria Municipal de Obras e Serviços Públicos, para que em conjunto com o DEMUTRAN – Departamento Municipal de Trânsito, promovam estudos técnicos visando a construção de um redutor de velocidade elevado, devidamente sinalizado, na Rua 7 de setembro, BNH.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ROSEMERI DOS SANTOS FINATTO</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/178/ind__-_obras_de_arte_viaduto.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/178/ind__-_obras_de_arte_viaduto.doc</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 _x000D_
 Determinar as Secretarias Municipais de Planejamento, Obras e Serviços Públicos e demais secretarias competentes a realização de estudos para utilizar os espaços dos viadutos que interligam o centro da cidade com os demais bairros, com a colocação de um painel eletrônico, bem como, a utilização dos espaços, das paredes para exposições de obras de artes, sem poluição visual e valorizando assim, os artistas locais e estudantes da Rede Municipal, Estadual e Privada.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>INDICA a Prefeita Municipal de Santa Terezinha de Itaipu, Estado o Paraná, _x000D_
 Determinar a Secretaria Municipal de Saúde analisar a viabilidade de priorizar o atendimento em todos os espaços públicos da rede municipal de Saúde   para as pessoas que realizam tratamentos médicos de Quimioterapia, Radioterapia, Hemodiálise, Bolsa de Colostomia e Autistas.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_11_04.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_11_04.docx</t>
   </si>
   <si>
     <t>INDICA a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu- Estado do Paraná,_x000D_
 DETERMINAR a Secretaria Municipal da Fazenda, Departamento Contábil e juntamente, com Assessoria de Comunicação que desenvolvam uma campanha de conscientização e divulgação, visando estimular as doações incentivadas através do Imposto de Renda dos munícipes, objetivando aumentar a arrecadação para fundos municipais que podem receber conforme a legislação vigente.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>MARIA ISOLDI SCHAFER, CLAUDIO SCHUTZ</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/102/ind__-__programa_educacao_ambiental.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/102/ind__-__programa_educacao_ambiental.doc</t>
   </si>
   <si>
     <t>INDICAR a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Educação e Secretaria de Agropecuária de Meio Ambiente, realizem estudos de viabilidade para que promova a criação de um Programa para Educação Ambiental para os alunos da rede municipal de educação de ensino fundamental de nossa cidade.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/103/ind__-__ambulatorio_de_feridas.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/103/ind__-__ambulatorio_de_feridas.doc</t>
   </si>
   <si>
     <t>INDICAR a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Saúde, realizem estudos de viabilidade para que promova a implantação de um ambulatório municipal para atendimento, prevenção, tratamento e acompanhamento de pacientes portadores de feridas em nossa cidade.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/104/ind__-__exames_de_imagem_24h.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/104/ind__-__exames_de_imagem_24h.doc</t>
   </si>
   <si>
     <t>INDICAR a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Saúde, realizem estudos de viabilidade para que promova a implantação de um Programa de Atendimento 24 Horas para Exames de Imagem em Santa Terezinha de Itaipu.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/105/ind__-__capacitacao_para_producao_de_alimentos_de_soja.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/105/ind__-__capacitacao_para_producao_de_alimentos_de_soja.doc</t>
   </si>
   <si>
     <t>INDICAR a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Saúde, realizem estudos de viabilidade para que promova a criação de um programa de capacitação para a produção de alimentos utilizando o resíduo de soja, destinado às famílias atendidas pelo Centro de Referência de Assistência Social (CRAS) de nossa cidade.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/111/ind__-__calendario_site.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/111/ind__-__calendario_site.doc</t>
   </si>
   <si>
     <t>INDICAR a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Industria, Comércio e Turismo, realizem estudos de viabilidade implantação de um Calendário Oficial de Eventos no município no site oficial da Prefeitura, com o objetivo de fomentar o turismo local, fortalecer o comércio e gerar empregos.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/112/ind__-__trilhas_ciclistas.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/112/ind__-__trilhas_ciclistas.doc</t>
   </si>
   <si>
     <t>INDICAR a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Esportes e Cultura, realizem estudos de viabilidade para incentivo ao ciclismo e à prática esportiva ao ar livre tem se mostrado cada vez mais relevante em nossas cidades. Nesse contexto, a implantação de trilhas mapeadas para grupos de pedal é uma medida que pode trazer benefícios significativos para a comunidade local.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/113/ind__-__pavilhao_centro_de_exposicoes.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/113/ind__-__pavilhao_centro_de_exposicoes.doc</t>
   </si>
   <si>
     <t>INDICAR a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Industria, Comércio e Turismo, realizem estudos de viabilidade para a construção de um moderno pavilhão para eventos anexo ao Parque de Exposições em nosso município. Acreditamos que essa iniciativa trará inúmeros benefícios para nossa comunidade e fortalecerá ainda mais a nossa posição como um polo regional para eventos diversos.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/114/ind__-__ampliacao_programa_progen.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/114/ind__-__ampliacao_programa_progen.doc</t>
   </si>
   <si>
     <t>INDICAR a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Agropecuária de Meio Ambiente, realizem estudos de viabilidade para ampliação do apoio ao Programa Pró-Genética em nosso município. O Pró-Genética é uma iniciativa concebida pela Associação Brasileira dos Criadores de Zebu (ABCGZ) e apoiada pelos governos federal, estaduais e municipais, com o objetivo de contribuir para o aumento sustentável da produção de carne e leite bovino no país.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>CARLOS BECKER</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/123/ind_-_homenagem_domingos_venson.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/123/ind_-_homenagem_domingos_venson.doc</t>
   </si>
   <si>
     <t>Indica a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, que seja realizado no decorrer desta gestão administrativa, estudos para que seja conferida uma homenagem ao senhor Domingos Venson, com a nominação de um prédio público, praça ou logradouro, em consideração a sua trajetória de vida e pioneirismo no município.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>MARIA ISOLDI SCHAFER</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/129/ind__-__novo_terminal_de_onibus.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/129/ind__-__novo_terminal_de_onibus.doc</t>
   </si>
   <si>
     <t>INDICAR a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 Determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Obras e Serviços Públicos, realizem estudos de viabilidade para a construção de um novo terminal de ônibus municipal em Santa Terezinha de Itaipu. Este terminal deverá contemplar não apenas os ônibus interbairros, mas também os intermunicipais e interestaduais, visando atender de forma abrangente a demanda crescente por transporte público de qualidade</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>WANER XAVIER DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/163/indicacao_silvio_bonotto.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/163/indicacao_silvio_bonotto.docx</t>
   </si>
   <si>
     <t>O Vereador Waner Xavier, no uso de suas atribuições legais e regimentais, INDICA a Excelentíssima Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, que seja realizado o registro para oportuna homenagem ao Senhor Sílvio Bonotto, com a nominação de um prédio público, praça ou logradouro, considerando a exemplar contribuição como cidadão ao longo de sua vida em prol da sociedade itaipuense.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>CLAUDIO SCHUTZ</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/164/cincinato_adao_schutz.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/164/cincinato_adao_schutz.docx</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, indica a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, que seja realizado no decorrer desta gestão administrativa, estudos para que seja conferida uma homenagem ao senhor CINCINATO ADÃO SCHUTZ, com a nominação de rua, um prédio público, praça ou logradouro, em consideração a sua trajetória de vida e pioneirismo no município.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/165/ind_-_homenagem_estanislau_c._osvsiany.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/165/ind_-_homenagem_estanislau_c._osvsiany.doc</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, indica a Excelentíssima Senhora Prefeita Municipal de Santa Terezinha de Itaipu, Estado do Paraná, que seja realizado no decorrer desta gestão administrativa, estudos para que seja conferida uma homenagem ao senhor Estanislau C. Osvsiany, com a nominação de rua, um prédio público, praça ou logradouro, em consideração a sua trajetória de vida e pioneirismo no município.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>VALDIR SAUTHIER</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/9/pl_07.2024_assinado.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/9/pl_07.2024_assinado.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PRIVADA “ROTARY CLUB SANTA TEREZINHA”</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>KARLA GALENDE</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO, NOS TERMOS DA LEI FEDERAL N° 13.019/2014, VISANDO A CONCESSÃO DE INCENTIVO À ASSOCIAÇÃO DE RÁDIO COMUNITÁRIA COM ABRANGÊNCIA NO MUNICÍPIO, ATRAVÉS DE APOIO CULTURAL NA FORMA DE SUBVENÇÃO SOCIAL (TRANSFERÊNCIA VOLUNTÁRIA).</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/13/pl_10.2024_-_tratamento_diferenciado_me_e_epp.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/13/pl_10.2024_-_tratamento_diferenciado_me_e_epp.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRATAMENTO DIFERENCIADO E SIMPLIFICADO A SER DISPENSADO ÀS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE SEDIADAS NO MUNICÍPIO SANTA TEREZINHA DE ITAIPU, ESTADO DO PARANÁ, E NA REGIÃO QUE ESPECIFICA, NAS AQUISIÇÕES E CONTRATAÇÕES PÚBLICAS DE BENS, SERVIÇOS E OBRAS, EM ÂMBITO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/14/pl_11.2024_beto_richa.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/14/pl_11.2024_beto_richa.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE “CIDADÃO HONORÁRIO DE SANTA TEREZINHA DE ITAIPU” AO SENHOR CARLOS ALBERTO RICHA - “BETO RICHA”.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/15/pl_12.2024_placas_autistas.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/15/pl_12.2024_placas_autistas.docx</t>
   </si>
   <si>
     <t>ESTABELECE PRIORIDADE NO ATENDIMENTO NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS ÀS PESSOAS COM TRANSTORNO ESPECTRO AUTISTA (TEA), NO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU - PARANÁ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/16/pl_13.2024_-_credito_suplementar_-_r.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/16/pl_13.2024_-_credito_suplementar_-_r.doc</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 1.922/2021,  DE 18 DE OUTUBRO DE 2021 – PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, LEI Nº 2.021/2023, DE 19 DE JUNHO DE 2023 – LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2024  E LEI Nº.  2.058/2023, DE 21 DE DEZEMBRO DE 2023 – LEI ORÇAMENTÁRIA ANUAL PARA 2024.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/17/pl_14.2024_-_credito_especial_-_r.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/17/pl_14.2024_-_credito_especial_-_r.docx</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/18/pl_15.2024_credito_especial_r_.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/18/pl_15.2024_credito_especial_r_.docx</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/81/pl_27.2024.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/81/pl_27.2024.doc</t>
   </si>
   <si>
     <t>AUTORIZA A CONSTITUIÇÃO DO FUNDO MUNICIPAL DE SANEAMENTO BÁSICO E AMBIENTAL DO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/82/pl_28.2024_credito_suplementar_r_1_631_127_56.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/82/pl_28.2024_credito_suplementar_r_1_631_127_56.docx</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/83/pl_29.2024_credito_especial_r_1_552_906_35.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/83/pl_29.2024_credito_especial_r_1_552_906_35.docx</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/93/pl_31_2024_-_sal_edis.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/93/pl_31_2024_-_sal_edis.doc</t>
   </si>
   <si>
     <t>Estabelece os subsídios dos Vereadores e do Presidente da Câmara Municipal de SANTA TEREZINHA DE ITAIPU para a 11ª Legislatura, e dá outras providências.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/94/pl_32_2024_-_salario_pref-vice_secr.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/94/pl_32_2024_-_salario_pref-vice_secr.doc</t>
   </si>
   <si>
     <t>EMENTA: Estabelece os subsídios do Prefeito, Vice-Prefeito e Secretários Municipais de Santa Terezinha de Itaipu, para a gestão 2025/2028, e dá outras providências.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/151/pl_51_2024_altera_lei_1988_materialcard.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/151/pl_51_2024_altera_lei_1988_materialcard.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 1988/2022, DE 21 DE NOVEMBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/20/plc_02.2024_altera_lc_255_e_257.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/20/plc_02.2024_altera_lc_255_e_257.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DAS LEIS COMPLEMENTARES Nº 255/2023 E Nº 257/2023, DE 16 DE MARÇO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ALTERA O NÚMERO DE VAGAS DE TÉCNICO DE ENFERMAGEM – 40 HORAS E EDUCADOR SOCIAL – 40 HORAS, CONSTANTES DO ANEXO II DA LEI COMPLEMENTAR Nº 240, DE 1º DE JANEIRO DE 2022, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO QUADRO DE PESSOAL DO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU/PR E O PLANO DA CARREIRA DOS SEUS SERVIDORES.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/22/plc_04.2024_vagas_medico.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/22/plc_04.2024_vagas_medico.doc</t>
   </si>
   <si>
     <t>ALTERA O NÚMERO DE VAGAS DE MÉDICO GENERALISTA – 30 HORAS, CONSTANTE DO ANEXO II DA LEI COMPLEMENTAR Nº 240, DE 1º DE JANEIRO DE 2022, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO QUADRO DE PESSOAL DO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU/PR E O PLANO DA CARREIRA DOS SEUS SERVIDORES.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS POR SERVIDORES MUNICIPAIS NO MÊS DE MAIO DE 2024.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/84/plc_07.2024_vagas_enfermeiro.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/84/plc_07.2024_vagas_enfermeiro.doc</t>
   </si>
   <si>
     <t>ALTERA O NÚMERO DE VAGAS DE ENFERMEIRO – 40 HORAS, CONSTANTE DO ANEXO II DA LEI COMPLEMENTAR Nº 240, DE 1º DE JANEIRO DE 2022, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO QUADRO DE PESSOAL DO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU/PR E O PLANO DA CARREIRA DOS SEUS SERVIDORES.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/71/pr_01.2024_-_sapl.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/71/pr_01.2024_-_sapl.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCESSO LEGISLATIVO ELETRÔNICO DA CÂMARA MUNICIPAL DE SANTA TEREZINHA DE ITAIPU/PR.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/72/pr_02.2024_-_regulamenta_sic.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/72/pr_02.2024_-_regulamenta_sic.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REGULAMENTO DO ACESSO ÀS INFORMAÇÕES PREVISTAS NA LEI N.° 12.527, DE 18 DE NOVEMBRO DE 2011 NO ÂMBITO DA CÂMARA MUNICIPAL DE SANTA TEREZINHA DE ITAIPU/PR.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/80/pr_03.2024_-_regulamenta_uso_veiculos_oficiais.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/80/pr_03.2024_-_regulamenta_uso_veiculos_oficiais.docx</t>
   </si>
   <si>
     <t>Regulamenta a utilização dos veículos oficiais da Câmara Municipal de Santa Terezinha de Itaipu e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>MPE</t>
   </si>
   <si>
     <t>MENSAGEM DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>Leitura das Mensagens do Executivo que forem protocoladas no horário regimental.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/25/parecer_pl_01.2024_-_reunidas.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/25/parecer_pl_01.2024_-_reunidas.docx</t>
   </si>
   <si>
     <t>COMISSÕES REUNIDAS DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 _x000D_
 PARECER_x000D_
 _x000D_
 _x000D_
 Ao Projeto de Lei nº 01/2024, que: ALTERA AS LEIS MUNICIPAIS Nº 1.922/2021, DE 18 DE OUTUBRO DE 2021 – PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, LEI Nº 2.021/2023, DE 19 DE JUNHO DE 2023 – LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2024  E LEI Nº.  2.058/2023, DE 21 DE DEZEMBRO DE 2023 – LEI ORÇAMENTÁRIA ANUAL PARA 2024.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/26/parecer_pl_02.2024_-_reunidas.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/26/parecer_pl_02.2024_-_reunidas.docx</t>
   </si>
   <si>
     <t>COMISSÕES REUNIDAS DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 _x000D_
 PARECER_x000D_
 _x000D_
 _x000D_
 Ao Projeto de Lei nº 02/2024, que: ALTERA AS LEIS MUNICIPAIS Nº 1.922/2021, DE 18 DE OUTUBRO DE 2021 – PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, LEI Nº 2.021/2023, DE 19 DE JUNHO DE 2023 – LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2024 E LEI Nº.  2.058/2023, DE 21 DE DEZEMBRO DE 2023 – LEI ORÇAMENTÁRIA ANUAL PARA 2024.</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/27/parecer_pl_03.2024_-_reunidas.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/27/parecer_pl_03.2024_-_reunidas.docx</t>
   </si>
   <si>
     <t>COMISSÕES REUNIDAS DE JUSTIÇA E REDAÇÃO; FINANÇAS E ORÇAMENTO E EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL._x000D_
 _x000D_
 PARECER_x000D_
 _x000D_
 Ao Projeto de Lei nº 03/2024, que: FIXA O PISO SALARIAL MENSAL DO AGENTE COMUNITÁRIO DE SAÚDE - ACS E AGENTE DE COMBATE ÀS ENDEMIAS - ACE E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 Está em Comissões Reunidas para a devida análise e parecer, o Projeto de Lei nº 03/2024, acima ementado, de autoria do Executivo Municipal, encaminhado através da Mensagem nº 003/2024.</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/28/parecer_pl_04.2024_-_reunidas.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/28/parecer_pl_04.2024_-_reunidas.docx</t>
   </si>
   <si>
     <t>COMISSÕES REUNIDAS DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER_x000D_
 _x000D_
 Ao Projeto de Lei nº 04/2024, que: ALTERA AS LEIS MUNICIPAIS Nº 1.922/2021, DE 18 DE OUTUBRO DE 2021 – PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025, LEI Nº 2.021/2023, DE 19 DE JUNHO DE 2023 – LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA 2024 E LEI Nº.  2.058/2023, DE 21 DE DEZEMBRO DE 2023 – LEI ORÇAMENTÁRIA ANUAL PARA 2024._x000D_
 _x000D_
 Está em Comissões Reunidas para a devida análise e parecer, o Projeto de Lei nº 04/2024, acima ementado, de autoria do Executivo Municipal, encaminhado através da Mensagem nº 005/2024.</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/29/parecer_pl_05.2024_-_justica_e_redacao_e_outros.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/29/parecer_pl_05.2024_-_justica_e_redacao_e_outros.doc</t>
   </si>
   <si>
     <t>COMISSÃO DE JUSTIÇA E REDAÇÃO_x000D_
 PARECER_x000D_
 _x000D_
 Compete à Comissão Permanente de Justiça e Redação, nos termos do Art. 77, e seguintes do Regimento Interno da Câmara Municipal de Santa Terezinha de Itaipu, opinar e emitir parecer sobre Lei Orçamentária Anual para 2024._x000D_
 _x000D_
 Em síntese, o Projeto dispõe sobre a abertura de Crédito Adicional Suplementar._x000D_
 _x000D_
 COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 PARECER_x000D_
 _x000D_
 Compete à Comissão Permanente de Finanças e Orçamento, nos termos do Art. 78 do Regimento Interno da Câmara Municipal de Santa Terezinha de Itaipu, opinar e emitir parecer sobre Lei Orçamentária Anual para 2024._x000D_
 _x000D_
 Em síntese, o Projeto dispõe sobre a abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/30/parecer_pl_06.2024_-_justica_e_redacao_e_outros.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/30/parecer_pl_06.2024_-_justica_e_redacao_e_outros.doc</t>
   </si>
   <si>
     <t>COMISSÃO DE JUSTIÇA E REDAÇÃO_x000D_
 PARECER_x000D_
 _x000D_
 Compete à Comissão Permanente de Justiça e Redação, nos termos do Art. 77, e seguintes do Regimento Interno da Câmara Municipal de Santa Terezinha de Itaipu, opinar e emitir parecer sobre Lei Orçamentária Anual para 2024._x000D_
 _x000D_
 Em síntese, o Projeto dispõe sobre a abertura de Crédito Adicional Especial._x000D_
 _x000D_
 COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 PARECER_x000D_
 _x000D_
 Compete à Comissão Permanente de Finanças e Orçamento, nos termos do Art. 78 do Regimento Interno da Câmara Municipal de Santa Terezinha de Itaipu, opinar e emitir parecer sobre Lei Orçamentária Anual para 2024._x000D_
 _x000D_
 Em síntese, o Projeto dispõe sobre a abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
     <t>Ao Projeto de Lei nº 07/2024, que: DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PRIVADA “ROTARY CLUB SANTA TEREZINHA”._x000D_
 _x000D_
 Está em Comissões Reunidas para a devida análise e parecer, o Projeto de Lei nº 07/2024, de autoria do Vereador Valdir Sauthier, encaminhado através de justificativa.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/32/parecer_pl_08.2024_-_reunidas.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/32/parecer_pl_08.2024_-_reunidas.doc</t>
   </si>
   <si>
     <t>COMISSÕES REUNIDAS DE JUSTIÇA E REDAÇÃO e FINANÇAS E ORCAMENTO_x000D_
 PARECER_x000D_
 _x000D_
 Compete à Comissão Permanente de Justiça e Redação, nos termos do Art. 77, e seguintes do Regimento Interno da Câmara Municipal de Santa Terezinha de Itaipu, opinar e emitir parecer sobre Lei Orçamentária Anual para 2024._x000D_
 _x000D_
 Em síntese, o Projeto dispõe sobre a abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/33/parecer_pl_09.2024_-_termo_de_fomento.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/33/parecer_pl_09.2024_-_termo_de_fomento.docx</t>
   </si>
   <si>
     <t>COMISSÕES REUNIDAS DE JUSTIÇA E REDAÇÃO_x000D_
 _x000D_
 PARECER_x000D_
 _x000D_
 Ao Projeto de Lei nº 09/2024, que: AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO, NOS TERMOS DA LEI FEDERAL N° 13.019/2014, VISANDO A CONCESSÃO DE INCENTIVO À ASSOCIAÇÃO DE RÁDIO COMUNITÁRIA COM ABRANGÊNCIA NO MUNICÍPIO, ATRAVÉS DE APOIO CULTURAL NA FORMA DE SUBVENÇÃO SOCIAL (TRANSFERÊNCIA VOLUNTÁRIA)._x000D_
 Está em Comissões Reunidas para a devida análise e parecer, o Projeto de Lei nº 09/2024, de autoria do Executivo Municipal, encaminhado através de Mensagem 009/2024.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/34/parecer_pl_10.2024_-_microempresas.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/34/parecer_pl_10.2024_-_microempresas.docx</t>
   </si>
   <si>
     <t>COMISSÕES REUNIDAS DE JUSTIÇA E REDAÇÃO_x000D_
 _x000D_
 PARECER_x000D_
 _x000D_
 Ao Projeto de Lei nº 10/2024, que: DISPÕE SOBRE O TRATAMENTO DIFERENCIADO E SIMPLIFICADO A SER DISPENSADO ÀS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE SEDIADAS NO MUNICÍPIO SANTA TEREZINHA DE ITAIPU, ESTADO DO PARANÁ, E NA REGIÃO QUE ESPECIFICA, NAS AQUISIÇÕES E CONTRATAÇÕES PÚBLICAS DE BENS, SERVIÇOS E OBRAS, EM ÂMBITO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 _x000D_
 Está em Comissões Reunidas para a devida análise e parecer, o Projeto de Lei nº 10/2024, de autoria do Executivo Municipal, encaminhado através de Mensagem 010/2024.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/35/parecer_pl_11.2024_-_cidadao_honorario.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/35/parecer_pl_11.2024_-_cidadao_honorario.docx</t>
   </si>
   <si>
     <t>COMISSÕES REUNIDAS DE JUSTIÇA E REDAÇÃO_x000D_
 _x000D_
 PARECER_x000D_
 _x000D_
 Ao Projeto de Lei nº 11/2024, que: CONCEDE O TÍTULO DE “CIDADÃO HONORÁRIO DE SANTA TEREZINHA DE ITAIPU” AO SENHOR CARLOS ALBERTO RICHA - “BETO RICHA”._x000D_
 _x000D_
 Está em Comissões Reunidas para a devida análise e parecer, o Projeto de Lei nº 11/2024, de autoria do Executivo Municipal, encaminhado através de Mensagem 012/2024.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/36/parecer_pl_12.2024_-_placas_autistas.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/36/parecer_pl_12.2024_-_placas_autistas.docx</t>
   </si>
   <si>
     <t>COMISSÕES REUNIDAS DE JUSTIÇA E REDAÇÃO; FINANÇAS E ORÇAMENTO; EDUCAÇÃO, ESPORTE, SAÚDE E ASSISTENCIA SOCIAL_x000D_
 _x000D_
 PARECER_x000D_
 _x000D_
 Ao Projeto de Lei nº 12/2024, que: ESTABELECE PRIORIDADE NO ATENDIMENTO NOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS ÀS PESSOAS COM TRANSTORNO ESPECTRO AUTISTAS (TEA), NO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU - PARANÁ E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 _x000D_
 Está em Comissões Reunidas para a devida análise e parecer, o Projeto de Lei nº 12/2024, de autoria da vereadora Rosemeri Finatto, encaminhado através da Justificativa.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/37/parecer_pl_13.2024_-_justica_e_redacao_e_finacas_e_orcamento.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/37/parecer_pl_13.2024_-_justica_e_redacao_e_finacas_e_orcamento.doc</t>
   </si>
   <si>
     <t>COMISSÃO DE JUSTIÇA E REDAÇÃO_x000D_
 PARECER_x000D_
 _x000D_
 Compete à Comissão Permanente de Justiça e Redação, nos termos do Art. 77, e seguintes do Regimento Interno da Câmara Municipal de Santa Terezinha de Itaipu, opinar e emitir parecer sobre Lei Orçamentária Anual para 2024._x000D_
 _x000D_
 Em síntese, o Projeto dispõe sobre a abertura de Crédito Adicional Suplementar._x000D_
 _x000D_
 COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 PARECER_x000D_
 _x000D_
 Compete à Comissão Permanente de Finanças e Orçamento, nos termos do Art. 78 do Regimento Interno da Câmara Municipal de Santa Terezinha de Itaipu, opinar e emitir parecer sobre Lei Orçamentária Anual para 2024._x000D_
 _x000D_
 Em síntese, o Projeto dispõe sobre a abertura de Crédito Adicional Suplementar.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/38/parecer_pl_14.2024_-_justica_e_redacao_e_finacas_e_orcamento.doc</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/38/parecer_pl_14.2024_-_justica_e_redacao_e_finacas_e_orcamento.doc</t>
   </si>
   <si>
     <t>Compete à Comissão Permanente de Justiça e Redação, nos termos do Art. 77, e seguintes do Regimento Interno da Câmara Municipal de Santa Terezinha de Itaipu, opinar e emitir parecer sobre Lei Orçamentária Anual para 2024._x000D_
 _x000D_
 Em síntese, o Projeto dispõe sobre a abertura de Crédito Adicional Especial._x000D_
 _x000D_
 COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 PARECER_x000D_
 _x000D_
 Compete à Comissão Permanente de Finanças e Orçamento, nos termos do Art. 78 do Regimento Interno da Câmara Municipal de Santa Terezinha de Itaipu, opinar e emitir parecer sobre Lei Orçamentária Anual para 2024._x000D_
 _x000D_
 Em síntese, o Projeto dispõe sobre a abertura de Crédito Adicional Especial.</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/39/parecer_plc_01.2024_-_reunidas.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/39/parecer_plc_01.2024_-_reunidas.docx</t>
   </si>
   <si>
     <t>COMISSÕES REUNIDAS DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER_x000D_
 _x000D_
 Ao Projeto de Lei Complementar nº 01/2024, que: DISPÕE SOBRE A REALIZAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS POR SERVIDORES MUNICIPAIS NO TERMINAL TURÍSTICO ALVORADA DE ITAIPU DURANTE A TEMPORADA DE VERÃO 2023/2024._x000D_
 _x000D_
 Está em Comissões Reunidas para a devida análise e parecer, o Projeto de Lei Complementar nº 01/2024, acima ementado, de autoria do Executivo Municipal, encaminhado através da Mensagem nº 004/2024.</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/40/parecer_plc_02.2024_-_reunidas.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/40/parecer_plc_02.2024_-_reunidas.docx</t>
   </si>
   <si>
     <t>COMISSÕES REUNIDAS DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTO._x000D_
 _x000D_
 PARECER_x000D_
 _x000D_
 Ao Projeto de Lei Complementar nº 02/2024, que: ALTERA DISPOSITIVOS DAS LEIS COMPLEMENTARES Nº 255/2023 E Nº 257/2023, DE 16 DE MARÇO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 _x000D_
 Está em Comissões Reunidas para a devida análise e parecer, o Projeto de Lei Complementar nº 02/2024, acima ementado, de autoria do Executivo Municipal, encaminhado através da Mensagem nº 008/2024.</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/41/parecer_plc_03.2024_-_reunidas.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/41/parecer_plc_03.2024_-_reunidas.docx</t>
   </si>
   <si>
     <t>COMISSÕES REUNIDAS DE JUSTIÇA E REDAÇÃO; FINANÇAS E ORÇAMENTO e SAÚDE, EDUCAÇÃO E ASSITÊNCIA SOCIAL_x000D_
 _x000D_
 PARECER_x000D_
 _x000D_
 Ao Projeto de Lei Complementar nº 03/2024, que: ALTERA O NÚMERO DE VAGAS DE TÉCNICO DE ENFERMAGEM – 40 HORAS E EDUCADOR SOCIAL – 40 HORAS, CONSTANTES DO ANEXO II DA LEI COMPLEMENTAR Nº 240, DE 1º DE JANEIRO DE 2022, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO QUADRO DE PESSOAL DO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU/PR E O PLANO DA CARREIRA DOS SEUS SERVIDORES._x000D_
 _x000D_
 Está em Comissões Reunidas para a devida análise e parecer, o Projeto de Lei Complementar nº 03/2024, acima ementado, de autoria do Executivo Municipal, encaminhado através da Mensagem nº 011/2024.</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/42/parecer_plc_04.2024_-_reunidas.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/42/parecer_plc_04.2024_-_reunidas.docx</t>
   </si>
   <si>
     <t>COMISSÕES REUNIDAS DE JUSTIÇA E REDAÇÃO; FINANÇAS E ORÇAMENTO e SAÚDE, EDUCAÇÃO E ASSITÊNCIA SOCIAL_x000D_
 _x000D_
 PARECER_x000D_
 _x000D_
 Ao Projeto de Lei Complementar nº 04/2024, que: ALTERA O NÚMERO DE VAGAS DE MÉDICO GENERALISTA – 30 HORAS, CONSTANTE DO ANEXO II DA LEI COMPLEMENTAR Nº 240, DE 1º DE JANEIRO DE 2022, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO QUADRO DE PESSOAL DO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU/PR E O PLANO DA CARREIRA DOS SEUS SERVIDORES._x000D_
 Está em Comissões Reunidas para a devida análise e parecer, o Projeto de Lei Complementar nº 04/2024, acima ementado, de autoria do Executivo Municipal, encaminhado através da Mensagem nº 020/2024.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>PRMEN</t>
   </si>
   <si>
     <t>PROTOCOLO DE MENSAGENS DO PODER EXECUTIVO</t>
   </si>
   <si>
     <t>Leitura das Mensagens do Executivo que forem protocoladas no horário regimental</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
@@ -822,51 +822,51 @@
   <si>
     <t>Leitura das Proposições (Indicações, Requerimentos, Projetos, Pareceres) dos Vereadores que forem protocolados no horário regimental.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>PROFI</t>
   </si>
   <si>
     <t>PROTOCOLO DE OFÍCIOS RECEBIDOS DE TERCEIROS</t>
   </si>
   <si>
     <t>Leitura das Correspondências de Terceiros que forem protocoladas no horário regimental.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/92/mocao_congratulacao_-_adepasti_sub17_06_de_junho_2024_1.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/92/mocao_congratulacao_-_adepasti_sub17_06_de_junho_2024_1.docx</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições legais e regimentais, propõem ao Excelso Plenário, a concessão de MOÇÃO DE CONGRATULAÇÃO aos jogadores da categoria de base sub 17/2024, que foram campeões do Campeonato Brasileiro de Futebol 7. Portanto, esta homenagem se dá em reconhecimento aos jogadores e a comissão técnica que representaram Santa Terezinha de Itaipu durante o Campeonato Brasileiro de Futebol Sete realizado na Paris Arena - Barra Funda - São Paulo, onde tornaram-se campeões no dia 02 de junho de 2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1173,68 +1173,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/178/ind__-_obras_de_arte_viaduto.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_11_04.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/102/ind__-__programa_educacao_ambiental.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/103/ind__-__ambulatorio_de_feridas.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/104/ind__-__exames_de_imagem_24h.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/105/ind__-__capacitacao_para_producao_de_alimentos_de_soja.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/111/ind__-__calendario_site.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/112/ind__-__trilhas_ciclistas.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/113/ind__-__pavilhao_centro_de_exposicoes.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/114/ind__-__ampliacao_programa_progen.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/123/ind_-_homenagem_domingos_venson.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/129/ind__-__novo_terminal_de_onibus.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/163/indicacao_silvio_bonotto.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/164/cincinato_adao_schutz.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/165/ind_-_homenagem_estanislau_c._osvsiany.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/9/pl_07.2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/13/pl_10.2024_-_tratamento_diferenciado_me_e_epp.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/14/pl_11.2024_beto_richa.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/15/pl_12.2024_placas_autistas.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/16/pl_13.2024_-_credito_suplementar_-_r.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/17/pl_14.2024_-_credito_especial_-_r.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/18/pl_15.2024_credito_especial_r_.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/81/pl_27.2024.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/82/pl_28.2024_credito_suplementar_r_1_631_127_56.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/83/pl_29.2024_credito_especial_r_1_552_906_35.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/93/pl_31_2024_-_sal_edis.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/94/pl_32_2024_-_salario_pref-vice_secr.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/151/pl_51_2024_altera_lei_1988_materialcard.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/20/plc_02.2024_altera_lc_255_e_257.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/22/plc_04.2024_vagas_medico.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/84/plc_07.2024_vagas_enfermeiro.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/71/pr_01.2024_-_sapl.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/72/pr_02.2024_-_regulamenta_sic.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/80/pr_03.2024_-_regulamenta_uso_veiculos_oficiais.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/25/parecer_pl_01.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/26/parecer_pl_02.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/27/parecer_pl_03.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/28/parecer_pl_04.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/29/parecer_pl_05.2024_-_justica_e_redacao_e_outros.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/30/parecer_pl_06.2024_-_justica_e_redacao_e_outros.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/32/parecer_pl_08.2024_-_reunidas.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/33/parecer_pl_09.2024_-_termo_de_fomento.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/34/parecer_pl_10.2024_-_microempresas.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/35/parecer_pl_11.2024_-_cidadao_honorario.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/36/parecer_pl_12.2024_-_placas_autistas.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/37/parecer_pl_13.2024_-_justica_e_redacao_e_finacas_e_orcamento.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/38/parecer_pl_14.2024_-_justica_e_redacao_e_finacas_e_orcamento.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/39/parecer_plc_01.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/40/parecer_plc_02.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/41/parecer_plc_03.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/42/parecer_plc_04.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/92/mocao_congratulacao_-_adepasti_sub17_06_de_junho_2024_1.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/178/ind__-_obras_de_arte_viaduto.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_11_04.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/102/ind__-__programa_educacao_ambiental.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/103/ind__-__ambulatorio_de_feridas.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/104/ind__-__exames_de_imagem_24h.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/105/ind__-__capacitacao_para_producao_de_alimentos_de_soja.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/111/ind__-__calendario_site.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/112/ind__-__trilhas_ciclistas.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/113/ind__-__pavilhao_centro_de_exposicoes.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/114/ind__-__ampliacao_programa_progen.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/123/ind_-_homenagem_domingos_venson.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/129/ind__-__novo_terminal_de_onibus.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/163/indicacao_silvio_bonotto.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/164/cincinato_adao_schutz.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/165/ind_-_homenagem_estanislau_c._osvsiany.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/9/pl_07.2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/13/pl_10.2024_-_tratamento_diferenciado_me_e_epp.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/14/pl_11.2024_beto_richa.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/15/pl_12.2024_placas_autistas.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/16/pl_13.2024_-_credito_suplementar_-_r.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/17/pl_14.2024_-_credito_especial_-_r.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/18/pl_15.2024_credito_especial_r_.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/81/pl_27.2024.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/82/pl_28.2024_credito_suplementar_r_1_631_127_56.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/83/pl_29.2024_credito_especial_r_1_552_906_35.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/93/pl_31_2024_-_sal_edis.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/94/pl_32_2024_-_salario_pref-vice_secr.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/151/pl_51_2024_altera_lei_1988_materialcard.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/20/plc_02.2024_altera_lc_255_e_257.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/22/plc_04.2024_vagas_medico.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/84/plc_07.2024_vagas_enfermeiro.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/71/pr_01.2024_-_sapl.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/72/pr_02.2024_-_regulamenta_sic.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/80/pr_03.2024_-_regulamenta_uso_veiculos_oficiais.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/25/parecer_pl_01.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/26/parecer_pl_02.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/27/parecer_pl_03.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/28/parecer_pl_04.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/29/parecer_pl_05.2024_-_justica_e_redacao_e_outros.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/30/parecer_pl_06.2024_-_justica_e_redacao_e_outros.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/32/parecer_pl_08.2024_-_reunidas.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/33/parecer_pl_09.2024_-_termo_de_fomento.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/34/parecer_pl_10.2024_-_microempresas.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/35/parecer_pl_11.2024_-_cidadao_honorario.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/36/parecer_pl_12.2024_-_placas_autistas.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/37/parecer_pl_13.2024_-_justica_e_redacao_e_finacas_e_orcamento.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/38/parecer_pl_14.2024_-_justica_e_redacao_e_finacas_e_orcamento.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/39/parecer_plc_01.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/40/parecer_plc_02.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/41/parecer_plc_03.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/42/parecer_plc_04.2024_-_reunidas.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2024/92/mocao_congratulacao_-_adepasti_sub17_06_de_junho_2024_1.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>