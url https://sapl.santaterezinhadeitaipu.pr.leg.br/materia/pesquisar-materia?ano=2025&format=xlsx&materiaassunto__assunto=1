--- v0 (2026-02-04)
+++ v1 (2026-06-17)
@@ -10,247 +10,322 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="85">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>GISELIS SILVA VIANA</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/198/ind_10_2025.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/198/ind_10_2025.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 Determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Educação e o Demutran, elaborando estudos de viabilidade para que promova a criação do Programa “Multa Educativa” no município de Santa Terezinha de Itaipu, dentro da Semana do Transito instituído pela Lei Municipal 2.044/2023, que tem o objetivo central deste promover a segurança viária e a conscientização sobre a importância do respeito às leis de trânsito.</t>
   </si>
   <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/203/ind_14_2025_jose_motta.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que o presente subscreve no uso de suas atribuições legais e regimentais, _x000D_
+INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, Determinar as Secretarias Municipais: Educação; Saúde; Assistência Social e de Planejamento, a realização de estudos, visando a viabilização de uma creche noturna, no horário das 18h30min., até 23h30min., para funcionamento no bairro Jardim Santa Mônica.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>CLAUDETE APARECIDA BRAMBATTI</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/220/ind_23_2025.pdf</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná,_x000D_
+Analisar a viabilidade legal deste município, para que as Secretarias municipais de Administração e de Educação, da criação de ajuda de custo para transporte de estudantes universitários, de famílias de baixa renda, um benefício que ajuda a pagar as despesas de deslocamento até a instituição de ensino</t>
+  </si>
+  <si>
     <t>222</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/222/ind_25_2025.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/222/ind_25_2025.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná,_x000D_
 Determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Educação e Secretaria de Agropecuária de Meio Ambiente, realizem estudos de viabilidade, para que se promova a criação de um Programa para Educação Ambiental, destinado aos alunos da rede municipal de educação de ensino fundamental deste município.</t>
   </si>
   <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>ALEXANDRO TAVARES PEREIRA, GISELIS SILVA VIANA, MARIA ISOLDI SCHAFER, PAULO SÉRGIO RUPPENTHAL</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_53_2025_-_giselis.pdf</t>
+  </si>
+  <si>
+    <t>Determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Educação, realizem estudos de viabilidade para que promova a criação de um Programa para Educação Financeira para os alunos e pais da rede municipal de educação de ensino fundamental de nossa cidade.</t>
+  </si>
+  <si>
     <t>277</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>CLAUDETE APARECIDA BRAMBATTI, FERNANDO CARLESSI, FERNANDO DAL PONT JUNIOR, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, MARCELO DE CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_58_2025_-_claudete.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_58_2025_-_claudete.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná,_x000D_
 Analisar junto as Secretaria da Administração, Fazenda e Educação, a viabilidade e a possibilidade de equiparação salarial das Educadoras Infantis ao salário de Professores._x000D_
 Em caso de impossibilidade de equiparação nesse momento, a viabilidade e possibilidade de aumento salarial para a categoria – Educador Infantil e também para os professores da Rede Municipal de Ensino, tendo em vista a defasagem no salário desta categoria que se arrasta de vários anos.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>FERNANDO DAL PONT JUNIOR, CLAUDETE APARECIDA BRAMBATTI, FERNANDO CARLESSI, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, MARCELO DE CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_65_2025_-_junior_dal_pont_e_outros.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_65_2025_-_junior_dal_pont_e_outros.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, no uso de suas atribuições legais e regimentais, indicam ao Senhor Prefeito Municipal que encaminhe à Secretaria Municipal de Educação o vídeo histórico produzido pela Câmara Municipal de Santa Terezinha de Itaipu, solicitando que o referido material seja replicado nas escolas da rede municipal de ensino, preferencialmente durante as aulas de História e Geografia, proporcionando aos alunos o conhecimento mais direto com o período de colonização do nosso município.</t>
   </si>
   <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>PAULO SÉRGIO RUPPENTHAL, ALEXANDRO TAVARES PEREIRA, GISELIS SILVA VIANA, MARIA ISOLDI SCHAFER</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_87_2025.pdf</t>
+  </si>
+  <si>
+    <t>Venho por meio desta Indicação sugerir Ao Excelentíssimo Senhor Prefeito Municipal a implementação de um programa de incentivo financeiro por desempenho para os professores da rede municipal de ensino de Santa Terezinha de Itaipu, com o objetivo de manter e fortalecer a qualidade da educação em nosso município, reconhecendo o trabalho dedicado dos nossos profissionais e estimulando a busca constante pela excelência no ensino._x000D_
+No último ano, Santa Terezinha de Itaipu obteve o melhor IDEB (Índice de Desenvolvimento da Educação Básica) de sua história, posicionando-se entre as 10 melhores notas do Paraná e figurando entre as 100 melhores do Brasil. Esses resultados são frutos do empenho e da dedicação dos nossos educadores, que têm desempenhado um papel fundamental na formação de nossos alunos. No entanto, não podemos nos acomodar com as conquistas alcançadas, pois é crucial manter a motivação dos profissionais e continuar a buscar a excelência na educação pública municipal.</t>
+  </si>
+  <si>
     <t>400</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/400/scan_20251007_101805663.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/400/scan_20251007_101805663.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições legais e regimentais,_x000D_
 INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná._x000D_
 Analisar a viabilidade e a possibilidade da criação de Programa com a implantação de um Psicólogo em cada escola da Rede Municipal de Ensino e em cada Creche do nosso Município.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>MARCELO DE CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/184/pl_08_2025_-_shows_escolas_mun_-_marcelo_e_junior.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/184/pl_08_2025_-_shows_escolas_mun_-_marcelo_e_junior.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação em shows eventos de execução de músicas e videoclipes com letras e coreograﬁas que façam apologia ao crime, ao uso de drogas, ou expressem conteúdos verbais e não verbais de cunho sexual e erótico, nas unidades escolares da rede munIcipal e privadas de ensino de Santa Terezinha de Itaipu, e estabelece outras providências.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>ANTONIO LUIZ BENDO</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/312/mensagem_026_prorroga_plano_municipal_de_educacao.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/312/mensagem_026_prorroga_plano_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PLANO MUNICIPAL DE EDUCAÇÃO, REGULAMENTADO PELA LEI Nº 1590, DE 23 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/409/mensagem_068_altera_lei_1972_25_assinado.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/409/mensagem_068_altera_lei_1972_25_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE DISPOSITIVOS DA _x000D_
 LEI MUNICIPAL Nº 1972, DE 15 DE SETEMBRO DE 2022 _x000D_
 QUE DISPÕE SOBRE O PROCESSO DE ESCOLA E _x000D_
 EXERCÍCIO DO MANDATO DOS GESTORES _x000D_
 ESCOLARES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/410/mensagem_069_provimento_supervisor_pedagogico_assinado.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/410/mensagem_069_provimento_supervisor_pedagogico_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROVIMENTO DO _x000D_
 CARGO DE SUPERVISOR PEDAGÓGICO NAS _x000D_
 INSTITUIÇÕES MUNICIPAIS DE ENSINO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/411/mensagem_070_regulamenta_o_transporte_escolar_pulico_assinado.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/411/mensagem_070_regulamenta_o_transporte_escolar_pulico_assinado.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O TRANSPORTE ESCOLAR _x000D_
 PÚBLICO NO MUNICÍPIO DE SANTA TEREZINHA DE _x000D_
 ITAIPU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/420/pl_73_2025_-_semana_de_educacao_inclusiva.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/420/pl_73_2025_-_semana_de_educacao_inclusiva.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da Educação Inclusiva no Município de Santa Terezinha de Itaipu e dá outras providências.</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/444/pl_82_2025_mensagem_086_-_altera_lei_1988_-_materialcard.docx</t>
+  </si>
+  <si>
+    <t>EMENTA: ALTERA DISPOSITIVOS DA LEI Nº 1988, DE 21 DE NOVEMBRO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -554,68 +629,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/198/ind_10_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/222/ind_25_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_58_2025_-_claudete.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_65_2025_-_junior_dal_pont_e_outros.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/400/scan_20251007_101805663.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/184/pl_08_2025_-_shows_escolas_mun_-_marcelo_e_junior.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/312/mensagem_026_prorroga_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/409/mensagem_068_altera_lei_1972_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/410/mensagem_069_provimento_supervisor_pedagogico_assinado.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/411/mensagem_070_regulamenta_o_transporte_escolar_pulico_assinado.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/420/pl_73_2025_-_semana_de_educacao_inclusiva.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/198/ind_10_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/203/ind_14_2025_jose_motta.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/220/ind_23_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/222/ind_25_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_53_2025_-_giselis.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/277/indicacao_58_2025_-_claudete.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_65_2025_-_junior_dal_pont_e_outros.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_87_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/400/scan_20251007_101805663.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/184/pl_08_2025_-_shows_escolas_mun_-_marcelo_e_junior.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/312/mensagem_026_prorroga_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/409/mensagem_068_altera_lei_1972_25_assinado.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/410/mensagem_069_provimento_supervisor_pedagogico_assinado.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/411/mensagem_070_regulamenta_o_transporte_escolar_pulico_assinado.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/420/pl_73_2025_-_semana_de_educacao_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/444/pl_82_2025_mensagem_086_-_altera_lei_1988_-_materialcard.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="136.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -644,306 +719,441 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>37</v>
       </c>
-      <c r="F7" t="s">
+      <c r="G7" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
         <v>42</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="G8" s="1" t="s">
+      <c r="H8" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>47</v>
-      </c>
-[...7 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
         <v>37</v>
       </c>
-      <c r="F10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>56</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="F11" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>62</v>
+      </c>
+      <c r="D12" t="s">
+        <v>56</v>
+      </c>
+      <c r="E12" t="s">
         <v>57</v>
       </c>
-      <c r="B12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>65</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>67</v>
+      </c>
+      <c r="D13" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" t="s">
+        <v>57</v>
+      </c>
+      <c r="F13" t="s">
+        <v>63</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="H13" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>56</v>
+      </c>
+      <c r="E14" t="s">
+        <v>57</v>
+      </c>
+      <c r="F14" t="s">
+        <v>63</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H14" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>73</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>74</v>
+      </c>
+      <c r="D15" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" t="s">
+        <v>57</v>
+      </c>
+      <c r="F15" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>77</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>78</v>
+      </c>
+      <c r="D16" t="s">
+        <v>56</v>
+      </c>
+      <c r="E16" t="s">
+        <v>57</v>
+      </c>
+      <c r="F16" t="s">
+        <v>42</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H16" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>81</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" t="s">
+        <v>56</v>
+      </c>
+      <c r="E17" t="s">
+        <v>57</v>
+      </c>
+      <c r="F17" t="s">
+        <v>63</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H17" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>