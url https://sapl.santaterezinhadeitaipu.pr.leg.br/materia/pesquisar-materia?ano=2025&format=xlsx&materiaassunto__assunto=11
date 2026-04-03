--- v0 (2026-02-04)
+++ v1 (2026-04-03)
@@ -10,207 +10,221 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="72" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="56">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FERNANDO CARLESSI</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/187/03_2025_indicacao_-_carlessi_-_cras.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/187/03_2025_indicacao_-_carlessi_-_cras.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 _x000D_
 Determinar a Secretaria Municipal de Saúde e Assistência Social, para que seja incluso no CRAS – Centro de Referência de Assistência Social, o implemento de iniciativas que buscam promover a integração e o fortalecimento de vínculos entre os participantes, oferecendo um espaço acolhedor para a convivência e troca de experiências. _x000D_
 _x000D_
 Assim agindo, com o atendimento as pessoas que apresentam qualquer tipo de deficiência, o Poder Público Municipal estará promovendo a inclusão social, promovendo a igualdade de oportunidades e o exercício pleno da cidadania dessas pessoas, prevendo medidas de acessibilidade em diversos setores, como na educação, ano trabalho, no transporte, na saúde, na cultura e no lazer.</t>
   </si>
   <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>CLAUDETE APARECIDA BRAMBATTI</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/206/ind_17_2025_varios.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Excelentíssimo Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná,_x000D_
+Analisar a viabilidade e possibilidade da criação da Associação de Pais e Amigos dos Surdos - APASTI de Santa Terezinha de Itaipu, Estado do Paraná._x000D_
+Importante destacar que em reunião recente realizada com a Secretaria de Saúde deste município, tomamos conhecimento que existe um número significativo de pessoas surdas que residem no Município de Santa Terezinha de Itaipu, Paraná, sendo aproximadamente 28 pessoas, onde ao longo dos anos são atendidos pela APASFI – Associação de Pais e Amigos dos Surdos de Foz do Iguaçu - Paraná.</t>
+  </si>
+  <si>
     <t>211</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ALEXANDRO TAVARES PEREIRA</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/211/ind_21_2025_-_dia_municipal_sindrome_de_down.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/211/ind_21_2025_-_dia_municipal_sindrome_de_down.pdf</t>
   </si>
   <si>
     <t>INDICAR, ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Paraná determinar as Secretarias Competentes desta municipalidade, instituir e fazer constar no calendário oficial deste município o Dia Municipal do Trissomia do Cromossomo 21 (Síndrome de Down)” e a “Semana Municipal de Informação e Conscientização sobre a Trissomia do Cromossomo 21 (Síndrome de Down), onde sugerimos que esta data seja anualmente realizada no mês de março, na semana em que recair o dia 21.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>CLAUDETE APARECIDA BRAMBATTI</t>
-[...2 lines deleted...]
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Indicam ao Excelentíssimo Prefeito Municipal de Santa Terezinha de Itaipu, analisar a viabilidade e possibilidade legal de disponibilizar um dos prédios municipais, ara que seja utilizado pela ASSOCIAÇÃO DE DESENVOLVIMENTO E APOIO A PESSOA AUTISTA - ADAPTA PR- CNPJ 43.830.035/0001-60, que hoje esta localizada na Rua João XXIII, 973, centro, Santa Terezinha de Itaipu -PR, para que possam utilizar como sede da Associação supramencionada, beneficiando assim a Associação, isentando-a da obrigatoriedade de arcar com despesas de aluguel mensal, tendo em vista que a Associação é entidade pública e depende de doações para sua manutenção.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>FERNANDO DAL PONT JUNIOR, CLAUDETE APARECIDA BRAMBATTI, FERNANDO CARLESSI, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, MARCELO DE CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_112_2025_assinada.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_112_2025_assinada.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e Vereadora que esta subscrevem, no uso de suas atribuições regimentais, vêm respeitosamente INDICAR ao Excelentíssimo Senhor Prefeito Municipal que seja providenciada a ampliação do espaço físico do Centro de Acolhimento do Autista, considerando a crescente demanda de atendimentos e a importância de proporcionar um ambiente adequado e acolhedor para crianças, jovens e suas famílias.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>"Dispõe sobre a validade permanente dos laudos médicos que atestem o Transtorno do Espectro Autista (TEA) no Município de Santa Terezinha de Itaipu e dá outras providências."</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>ALEXANDRO TAVARES PEREIRA, FERNANDO CARLESSI, GISELIS SILVA VIANA, MARIA ISOLDI SCHAFER, PAULO SÉRGIO RUPPENTHAL</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/421/pl_71_2025_-_laudo_autista.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/421/pl_71_2025_-_laudo_autista.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de reavaliação do laudo definitivo do Transtorno do Espectro Autista (TEA), conforme a evolução do quadro clínico da pessoa diagnosticada.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>FERNANDO CARLESSI, ALEXANDRO TAVARES PEREIRA, CLAUDETE APARECIDA BRAMBATTI, FERNANDO DAL PONT JUNIOR, GISELIS SILVA VIANA, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, MARCELO DE CAMPOS, MARIA ISOLDI SCHAFER, PAULO SÉRGIO RUPPENTHAL</t>
   </si>
   <si>
     <t>Institui o “Dia Municipal da Síndrome de Down no Município de Santa Terezinha de Itaipu e dá outras providências.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOÇAP</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO</t>
   </si>
   <si>
     <t>MARCELO DE CAMPOS, ALEXANDRO TAVARES PEREIRA, CLAUDETE APARECIDA BRAMBATTI, FERNANDO CARLESSI, FERNANDO DAL PONT JUNIOR, GISELIS SILVA VIANA, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, MARIA ISOLDI SCHAFER, PAULO SÉRGIO RUPPENTHAL</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/323/mocao_apelo_01_2025_-_ass.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/323/mocao_apelo_01_2025_-_ass.pdf</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara Municipal de Santa Terezinha         de Itaipu, Estado do Paraná._x000D_
 _x000D_
 A Câmara Municipal de Santa Terezinha de Itaipu, Estado do Paraná, por seus Vereadores(as) subscritos, nos termos que regem o artigo 116-A, do Regimento Interno desta Casa de Leis, após deliberação legislativa, apresenta esta MOÇÃO DE APELO, ao  Douto Supremo Tribunal Federal - STF, para que se manifeste contrário à Ação Direta de Inconstitucionalidade (ADI) nº 7796, que questiona o apoio do Estado do Paraná à educação especial promovida por entidades filantrópicas, como as APAEs e instituições congêneres.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -519,68 +533,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/187/03_2025_indicacao_-_carlessi_-_cras.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/211/ind_21_2025_-_dia_municipal_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_112_2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/421/pl_71_2025_-_laudo_autista.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/323/mocao_apelo_01_2025_-_ass.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/187/03_2025_indicacao_-_carlessi_-_cras.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/206/ind_17_2025_varios.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/211/ind_21_2025_-_dia_municipal_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_112_2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/421/pl_71_2025_-_laudo_autista.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/323/mocao_apelo_01_2025_-_ass.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H9"/>
+  <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="231.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -661,173 +675,200 @@
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
+        <v>18</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>32</v>
       </c>
-      <c r="D6" t="s">
+      <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
         <v>37</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="G7" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>37</v>
+      </c>
+      <c r="E8" t="s">
+        <v>38</v>
+      </c>
+      <c r="F8" t="s">
         <v>42</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" s="1" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="H8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>46</v>
       </c>
       <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" t="s">
+        <v>38</v>
+      </c>
+      <c r="F9" t="s">
         <v>47</v>
       </c>
-      <c r="E9" t="s">
+      <c r="G9" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" t="s">
         <v>48</v>
       </c>
-      <c r="F9" t="s">
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
         <v>49</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>50</v>
       </c>
-      <c r="H9" t="s">
+      <c r="D10" t="s">
         <v>51</v>
+      </c>
+      <c r="E10" t="s">
+        <v>52</v>
+      </c>
+      <c r="F10" t="s">
+        <v>53</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H10" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>