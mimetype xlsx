--- v0 (2026-02-05)
+++ v1 (2026-06-06)
@@ -10,184 +10,205 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="52">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>GISELIS SILVA VIANA</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/221/ind_24_2025.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/221/ind_24_2025.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 Determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Saúde, realizem estudos de viabilidade para que promova a implantação de um Programa de Atendimento 24 Horas para Exames de Imagem em Santa Terezinha de Itaipu.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ind_26_2025.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ind_26_2025.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Saúde, realizem estudos de viabilidade com a finalidade de implantar um ambulatório municipal para atendimento, prevenção, tratamento e acompanhamento de pacientes portadores de feridas em nossa cidade</t>
   </si>
   <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>GISELIS SILVA VIANA, ALEXANDRO TAVARES PEREIRA, MARIA ISOLDI SCHAFER, PAULO SÉRGIO RUPPENTHAL</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>A Vereadora Giselis Viana e demais Edis que a presente subscrevem, INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu que determine as Secretarias Municipais Competentes desta municipalidade a adoção das providências necessárias para a implantação do Programa Municipal de Hidroginástica para as pessoas Portadores de Fibromialgia, com a finalidade de garantir atendimento especializado, contínuo e gratuito às pessoas diagnosticadas com essa síndrome, tendo como ponto inicial de acolhimento e palestras sobre às  dependências do Centro da Melhor Idade “Amor e Carinho”.</t>
+  </si>
+  <si>
     <t>417</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_132_scan_20251009_082758368.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_132_scan_20251009_082758368.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, no uso de suas atribuições, observadas as normas regimentais;_x000D_
 INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, determinar as Secretarias competentes da Administração Municipal, a realização de estudos tendo como objetivo a apresentação de um Projeto de Lei, com o objetivo de regulamentar a dispensação de medicamentos especiais e de alto custo em nosso Município.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>FERNANDO CARLESSI, CLAUDETE APARECIDA BRAMBATTI, FERNANDO DAL PONT JUNIOR, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, MARCELO DE CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/428/scan_20251106_135309864.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/428/scan_20251106_135309864.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, que por meio das Secretarias competentes, que estudem a viabilidade de instituir o “Programa Municipal de Apoio às Mães de Pessoas com Autismo e Outras Neurodivergências”, com o objetivo de oferecer suporte psicológico, social e de capacitação às mães e responsáveis por crianças, adolescentes e adultos neurodivergentes.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>MARCELO DE CAMPOS, CLAUDETE APARECIDA BRAMBATTI, FERNANDO CARLESSI, FERNANDO DAL PONT JUNIOR, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Dispõe sobre a divulgação da lista de pacientes que aguardam por consultas com especialistas, exames e cirurgias na rede do Sistema de Saúde do Município de Santa Terezinha de Itaipu-PR.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>FERNANDO DAL PONT JUNIOR, CLAUDETE APARECIDA BRAMBATTI, FERNANDO CARLESSI, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, MARCELO DE CAMPOS</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Alimentação e a Doação de Leite Materno.</t>
   </si>
   <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE HIDROGINÁSTICA PARA PORTADORES DE FIBROMIALGIA NO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>406</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>ANTONIO LUIZ BENDO</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/406/mensagem_065_ratifica_cips_assinado.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/406/mensagem_065_ratifica_cips_assinado.pdf</t>
   </si>
   <si>
     <t>RATIFICA O PROTOCOLO DE INTENÇÕES _x000D_
 FIRMADO ENTRE O ESTADO DO PARANÁ E OS _x000D_
 MUNICÍPIOS _x000D_
 DO ESTADO DO PARANÁ _x000D_
 SUBSCRITORES, COM A FINALIDADE DE _x000D_
 FORMALIZAR A CONSTITUIÇÃO E ADEQUAÇÃO DO _x000D_
 CONSÓRCIO INTERGESTORES PARANÁ SAÚDE - _x000D_
 CIPS AOS TERMOS DO REGIME PREVISTO NA LEI _x000D_
 FEDERAL Nº. 11.107/2005 E SUA REGULAMENTAÇÃO, _x000D_
 VOLTADO AO DESENVOLVIMENTO DE AÇÕES NA _x000D_
 ÁREA DA ASSISTÊNCIA FARMACÊUTICA NO ÂMBITO _x000D_
 DO SISTEMA ÚNICO DE SAÚDE (SUS).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -505,68 +526,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/221/ind_24_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ind_26_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_132_scan_20251009_082758368.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/428/scan_20251106_135309864.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/406/mensagem_065_ratifica_cips_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/221/ind_24_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/223/ind_26_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_132_scan_20251009_082758368.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/428/scan_20251106_135309864.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/406/mensagem_065_ratifica_cips_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H8"/>
+  <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="136.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -664,129 +685,183 @@
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>32</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>42</v>
       </c>
       <c r="G8" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H8" t="s">
         <v>43</v>
       </c>
-      <c r="H8" t="s">
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
         <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" t="s">
+        <v>22</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" t="s">
+        <v>37</v>
+      </c>
+      <c r="F10" t="s">
+        <v>49</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="H10" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>