--- v0 (2026-02-04)
+++ v1 (2026-04-03)
@@ -10,149 +10,171 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="39">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO</t>
+  </si>
+  <si>
+    <t>MARCELO DE CAMPOS</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo chefe do Executivo Municipal de Santa Terezinha de Itaipu - Paraná, propor a implementação de um sistema de videomonitoramento urbano inteligente no município de Santa Terezinha de Itaipu, instalados em locais estratégicos do nosso município, utilizando softwares de análise de vídeo para detectar comportamentos suspeitos, identificar veículos roubados e monitorar o fluxo de pessoas e veículos na região de fronteira. Estabelecer um centro de controle integrado para monitorar as câmeras e coordenar as ações das forças de segurança, nos moldes do programa Smart Sampa, desenvolvido e implementado com sucesso em cidades importantes deste País._x000D_
+A segurança pública é um dos pilares fundamentais para a qualidade de vida e desenvolvimento econômico da população. Santa Terezinha de Itaipu, divisando com Foz do Iguaçu, apresenta um crescimento urbano e populacional intenso nos últimos anos, entre outras razões que justificam investimentos em soluções tecnológicas que aux</t>
+  </si>
+  <si>
     <t>276</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>57</t>
   </si>
   <si>
-    <t>IND</t>
-[...4 lines deleted...]
-  <si>
     <t>MARCELO DE CAMPOS, CLAUDETE APARECIDA BRAMBATTI, FERNANDO CARLESSI, FERNANDO DAL PONT JUNIOR, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_57_2025_-_marcelo.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_57_2025_-_marcelo.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Excelentíssimo chefe do  Poder Executivo Municipal de Santa Terezinha de Itaipu, Paraná, a viabilização de contratação de segurança privada armada, observadas as normativas legais, para a Unidade de Pronto Atendimento (UPA) e Unidades Básicas de Saúde (UBS), visando oferecer um ambiente de trabalho minimamente seguro para todos os munícipes que buscam atendimento e, principalmente, para os estimados profissionais, todos os membros da equipe médica, e demais servidores, não menos importantes, que prestam seus serviços vocacionados visando sempre um atendimento acolhedor e comprometido com a eficiência profissional.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>CLAUDETE APARECIDA BRAMBATTI, FERNANDO CARLESSI, FERNANDO DAL PONT JUNIOR, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, MARCELO DE CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao120_assinadas.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao120_assinadas.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições legais e regimentais,_x000D_
 INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná._x000D_
 Analisar a viabilidade e a possibilidade da criação do cargo de Inspetor de Pátio, a ser  preenchido através de PSS – Processo Seletivo Simplificado, para atuar nos Colégios Municipais e nas Creches do Nosso Município.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>FERNANDO CARLESSI, CLAUDETE APARECIDA BRAMBATTI, FERNANDO DAL PONT JUNIOR, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, MARCELO DE CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/397/scan_20251007_101622565.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/397/scan_20251007_101622565.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições legais e regimentais, indicam ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras e do DEMUTRAN – Departamento Municipal de Trânsito, que sejam realizados estudos técnicos visando à construção de faixa elevada de travessia de pedestres na Rua Renato Montemezzo, nas proximidades da esquina com a Rua das Comunicações, em frente à Cancha de Bocha “Pedro Antonio Benedet”._x000D_
 A medida tem como finalidade garantir maior segurança viária e preservar a integridade física dos frequentadores do local, de todas as faixas etárias, que ali se dirigem tanto para a prática esportiva quanto para prestigiar eventos.</t>
   </si>
   <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação obrigatória de câmeras de monitoramento de segurança nos ônibus escolares, vans e demais veículos destinados ao transporte escolar no âmbito do Município de Santa Terezinha de Itaipu e dá outras providências.</t>
+  </si>
+  <si>
     <t>422</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>PL</t>
-[...8 lines deleted...]
-    <t>Dispõe sobre a instalação obrigatória de câmeras de monitoramento de segurança nos ônibus escolares, vans e demais veículos destinados ao transporte escolar no âmbito do Município de Santa Terezinha de Itaipu e dá outras providências.</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/422/pl_72_2025_-_cameras_monitoramento.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -456,68 +478,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_57_2025_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao120_assinadas.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/397/scan_20251007_101622565.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/422/pl_72_2025_-_cameras_monitoramento.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_57_2025_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao120_assinadas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/397/scan_20251007_101622565.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/422/pl_72_2025_-_cameras_monitoramento.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="136.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -592,71 +614,125 @@
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>30</v>
       </c>
-      <c r="H5" t="s">
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
         <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E6" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>37</v>
+      </c>
+      <c r="D7" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>