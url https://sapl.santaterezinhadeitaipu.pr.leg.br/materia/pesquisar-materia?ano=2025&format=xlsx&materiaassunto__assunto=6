--- v0 (2026-02-05)
+++ v1 (2026-06-18)
@@ -10,411 +10,584 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="215" uniqueCount="112">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="161">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>CLAUDETE APARECIDA BRAMBATTI</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/185/01_2025_indicacao_data_pagto_-_claudete.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/185/01_2025_indicacao_data_pagto_-_claudete.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado o Paraná, _x000D_
 _x000D_
 Determinar a Secretaria Municipal de Finanças analisar a viabilidade de mudança na data de pagamento do salário dos Servidores Públicos Municipais, adiantando para o último dia útil do mês em curso, tendo em vista que da forma atual, até o quinto dia útil do mês seguinte, muitas vezes chega a estender-se até o dia sete ou oito, o que acarreta prejuízos ao funcionalismo público municipal, muito dos quais tem compromissos com pagamentos de contas mensais, como água, luz, telefone, internet, escolas privadas, que se paga normalmente até o dia cinco do mês com descontos.</t>
   </si>
   <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>INDICA ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná,_x000D_
+Determinar as Secretarias competentes desta municipalidade, para que sejam efetuados estudos sobre a viabilidade legal e condições financeiras por parte da Administração Municipal em criar o Incentivo Financeiro Adicional (IFA), para os Agentes Comunitários de Saúde (ACS) e Agente de Combate a Endemias (ACE). _x000D_
+Para tanto, este Poder Legislativo Municipal através desta Vereadora e demais Vereadores se colocam à disposição para ajustes na legislação municipal, visando dar legalidade a concessão destes benefícios aos Servidores (as) lotados nesta área da prevenção da saúde do nosso município.</t>
+  </si>
+  <si>
     <t>209</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/209/ind_19_2025_-incentivo_ifa_acs_ace.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/209/ind_19_2025_-incentivo_ifa_acs_ace.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná,_x000D_
 Determinar as Secretarias competentes desta municipalidade, para que sejam efetuados estudos sobre a viabilidade legal e condições financeiras por parte da Administração Municipal em criar o Incentivo Financeiro Adicional (IFA), para os Agentes Comunitários de Saúde (ACS) e Agente de Combate a Endemias (ACE). _x000D_
 Para tanto, este Poder Legislativo Municipal através desta Vereadora e demais Vereadores se colocam à disposição para ajustes na legislação municipal, visando dar legalidade a concessão destes benefícios aos Servidores (as) lotados nesta área da prevenção da saúde do nosso município.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>GISELIS SILVA VIANA</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ind_22_2025_-_ginastica_laboral.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ind_22_2025_-_ginastica_laboral.pdf</t>
   </si>
   <si>
     <t>INDICAR ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, _x000D_
 _x000D_
 Determinar a Secretaria de Planejamento para que em conjunto com a Secretaria de Saúde e Secretaria de Esportes e Departamento da Cultura, realizem estudos de viabilidade para o desenvolvimento de um Programa de Ginástica Laboral nas empresas e no poder público, que é uma prática de exercícios físicos realizados no ambiente de trabalho, com o objetivo de promover a saúde dos funcionários e prevenir lesões. Sua implantação traz benefícios tanto para os colaboradores quanto para as organizações.</t>
   </si>
   <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>ALEXANDRO TAVARES PEREIRA, GISELIS SILVA VIANA, MARIA ISOLDI SCHAFER, PAULO SÉRGIO RUPPENTHAL</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_86_2025.pdf</t>
+  </si>
+  <si>
+    <t>Através da presente estamos indicando ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, determinar a Secretaria Competente da Prefeitura Municipal a elaboração de um Projeto de Lei através dos meios legais, que autorize a concessão de diárias para hospedagem e alimentação dos motoristas e enfermeiros que transportam pacientes para fora do território do município de Santa Terezinha de Itaipu.</t>
+  </si>
+  <si>
     <t>309</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>ALEXANDRO TAVARES PEREIRA, GISELIS SILVA VIANA, MARIA ISOLDI SCHAFER, PAULO SÉRGIO RUPPENTHAL</t>
-[...2 lines deleted...]
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_88_2025.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_88_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores(as) que a presente subscrevem, no uso de suas atribuições legais e regimentais, INDICAR ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, para que determine as Secretarias analisar a possibilidade de ampliação e implantação do Vale Alimentação a todos os Servidores Públicos Municipais.</t>
   </si>
   <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>CLAUDETE APARECIDA BRAMBATTI, FERNANDO CARLESSI, FERNANDO DAL PONT JUNIOR, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, MARCELO DE CAMPOS</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/355/indicacoes_103_2025.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que apresenta esta Indicação e os Vereadores que a presente subscrevem e demais Edis que apoiam a presente propositura, no uso de suas atribuições legais e regimentais,   _x000D_
+INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, analisar a viabilidade e possibilidade legal para a concessão de aumento salarial para a equipe que compõe o Conselho Tutelar do nosso município, tendo em vista o trabalho desenvolvido, as horas de sobre aviso após o turno de trabalho, as dificuldades encontradas no trabalho desenvolvido são enormes.</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>FERNANDO DAL PONT JUNIOR, CLAUDETE APARECIDA BRAMBATTI, FERNANDO CARLESSI, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, MARCELO DE CAMPOS</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_118_2025_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores abaixo assinados, no uso de suas atribuições legais, INDICAM a Vossa Excelência que sejam adotadas providências visando à implantação de um conjunto habitacional nos padrões do Programa Pró-Moradia, com vistas a viabilizar ações de construção de unidades residenciais destinadas aos servidores públicos efetivos que não possuem casa própria, observados os critérios e requisitos estabelecidos pelo referido programa.</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, CLAUDETE APARECIDA BRAMBATTI, FERNANDO CARLESSI, FERNANDO DAL PONT JUNIOR, MARCELO DE CAMPOS</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_122_2025_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que abaixo subscrevem no uso de suas atribuições legais e regimentais,_x000D_
+INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, determinar as Secretarias competentes da Administração Municipal, a realização de estudos orçamentários, visando diante da legislação municipal vigente, verificar as possiblidades da Prefeitura Municipal conceder adicional de insalubridade aos servidores públicos que atuam na Unidade de Pronto Atendimento – UPA e no Serviço de Atendimento Móvel de Urgência – SAMU, de Santa Terezinha de Itaipu.</t>
+  </si>
+  <si>
     <t>173</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>ANTONIO LUIZ BENDO</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/173/pl_02_2025__ganho_real_ass.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/173/pl_02_2025__ganho_real_ass.pdf</t>
   </si>
   <si>
     <t>CONCEDER GANHO REAL AOS SERVIDORES MUNICIPAIS DE SANTA TEREZINHA DE ITAIPU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/174/pl_03_2025__remuneracao_acs_e_ace_-_ass.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/174/pl_03_2025__remuneracao_acs_e_ace_-_ass.pdf</t>
   </si>
   <si>
     <t>FIXA O PISO SALARIAL MENSAL DO AGENTE COMUNITÁRIO DE SAÚDE - ACS E AGENTE DE COMBATE ÀS ENDEMIAS - ACE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>MESA DIRETORA</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/175/pl_04_2025_-_ganho_real_camara.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE GANHO REAL AOS SERVIDORES MUNICIPAIS DA CÂMARA MUNICIPAL DE SANTA TEREZINHA DE ITAIPU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>315</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/315/mensagem_027_reestruturacao_administracao_publica.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/315/mensagem_027_reestruturacao_administracao_publica.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 802, DE 02 DE JUNHO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 802, DE 02 DE JUNHO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/450/mensagem_095_-_reposicao_salarial.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/450/mensagem_095_-_reposicao_salarial.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO ANUAL DAS_x000D_
 PERDAS INFLACIONÁRIAS AOS SERVIDORES_x000D_
 MUNICIPAIS DE SANTA TEREZINHA DE ITAIPU, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/451/mensagem_096_-_reposicao_subsidios.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/451/mensagem_096_-_reposicao_subsidios.pdf</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO ANUAL DAS_x000D_
 PERDAS INFLACIONÁRIAS AOS SUBSÍDIOS DO_x000D_
 PREFEITO, VICE-PREFEITO E SECRETÁRIOS_x000D_
 MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>MESA DIRETORA</t>
-[...1 lines deleted...]
-  <si>
     <t>CONCEDE REPOSIÇÃO ANUAL SALARIAL REFERENTE A PERDAS INFLACIONÁRIAS AOS SERVIDORES DA CÂMARA MUNICIPAL DE SANTA TEREZINHA DE ITAIPU/PR.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>CONCEDE REPOSIÇÃO ANUAL REFERENTE A PERDAS INFLACIONÁRIAS AOS SUBSÍDIOS DOS VEREADORES E PRESIDENTE DA CÂMARA MUNICIPAL DE SANTA TEREZINHA DE ITAIPU/PR.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/176/plc_01_2025__horas_extraordinarias_120.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/176/plc_01_2025__horas_extraordinarias_120.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS POR SERVIDORES MUNICIPAIS NOS MESES DE JANEIRO A MARÇO DE 2025.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/195/plc_02_2025_e_impacto.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/195/plc_02_2025_e_impacto.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III DA LEI COMPLEMENTAR Nº 240, DE 1º DE JANEIRO DE 2022, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO QUADRO DE PESSOAL DO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU E O PLANO DA CARREIRA DOS SEUS SERVIDORES.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/234/plc_03_2025_horas_extraordinarias_120.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/234/plc_03_2025_horas_extraordinarias_120.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS POR SERVIDORES MUNICIPAIS NO PERÍODO DE MARÇO A AGOSTO DE 2025.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/240/plc_04_2025_-_cria_cargos_professor_especializado.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/240/plc_04_2025_-_cria_cargos_professor_especializado.pdf</t>
   </si>
   <si>
     <t>CRIA O CARGO DE PROFESSOR DE APOIO EDUCACIONAL ESPECIALIZADO (PAEE) – 20 HORAS, NA LEI COMPLEMENTAR Nº 241, DE 1º DE JANEIRO DE 2022, QUE DISPÕE SOBRE O PLANO DE CARGOS E CARREIRA DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/259/plc_05_2025_cria_cargos.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/259/plc_05_2025_cria_cargos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS E FUNÇÕES GRATIFICADAS E ALTERA OS ANEXOS II E IV DA LEI COMPLEMENTAR Nº 240/2022, DE 1º DE JANEIRO DE 2022, QUE DISPÕE SOBRE A ESTRUTURAÇÃO DO QUADRO DE PESSOAL DO MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU E O PLANO DA CARREIRA DOS SEUS SERVIDORES.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ALTERA ANEXOS DA LEI COMPLEMENTAR _x000D_
 Nº 240, DE 1º DE JANEIRO DE 2022, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS DA LEI COMPLEMENTAR Nº 269, DE 20 DE DEZEMBRO DE 2023, QUE DISPÕE SOBRE O AUXÍLIO ALIMENTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/339/mensagem_039_altera_lc_239_ausencia_medica.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/339/mensagem_039_altera_lc_239_ausencia_medica.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS DA LEI COMPLEMENTAR Nº 239, DE 1º DE JANEIRO DE 2022, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E INDIRETA E CÂMARA MUNICIPAL DE SANTA TEREZINHA DE ITAIPU.</t>
   </si>
   <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/350/plc_11_2025_mensagem_042_altera_lc_292_psicologo_anexo.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA ARTIGOS DA LEI COMPLEMENTAR Nº 292, DE 14 DE JULHO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/359/plc_12_2025_legislativo-mensagem-do-poder-executivo-1000200-689657b8ddfbf.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DA LEI _x000D_
+COMPLEMENTAR Nº 240/2022, DE 1º DE JANEIRO DE _x000D_
+2022, REFERENTES AO CARGO DE FISCAL _x000D_
+FAZENDÁRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/370/mensagem_052_2025_memorando_11_074_2025__corrigido.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI BÔNUS PARA OS SERVIDORES EFETIVOS OCUPANTES DOS CARGOS DE EDUCADOR INFANTIL E MONITOR DE CRECHE ATIVOS DA SECRETRIA MUNICIPAL DE EDUCAÇÃO, NA FORMA QUE ESPECIFICA.</t>
+  </si>
+  <si>
     <t>407</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/407/mensagem_066_horas_extraordinarias_120_assinado.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/407/mensagem_066_horas_extraordinarias_120_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE SERVIÇOS EXTRAORDINÁRIOS POR SERVIDORES MUNICIPAIS NO PERÍODO DE SETEMBRO DE 2025 A MAIO DE 2026.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/408/mensagem_067_bonus_educadores_e_monitores_pss_assinado.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/408/mensagem_067_bonus_educadores_e_monitores_pss_assinado.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI COMPLEMENTAR Nº 298, DE 09 _x000D_
 DE SETEMBRO DE 2025, QUE INSTITUI BÔNUS PARA _x000D_
 OS SERVIDORES EFETIVOS OCUPANTES DOS _x000D_
 CARGOS DE EDUCADOR INFANTIL E MONITOR DE _x000D_
 CRECHE ATIVOS DA SECRETRIA MUNICIPAL DE _x000D_
 EDUCAÇÃO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/426/mensagem_076_-_tabela_salarial_-_nutricionista_40horas.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA NA LEI COMPLEMENTAR Nº 240, DE _x000D_
+1º DE JANEIRO DE 2022, TABELA DE VENCIMENTOS _x000D_
+DE SERVIDOR EM FACE DE DECISÃO JUDICIAL QUE _x000D_
+RECONHECEU REDUÇÃO DE SUA JORNADA PARA 30 _x000D_
+(TRINTA) HORAS SEMANAIS COM MANUTENÇÃO DA _x000D_
+IRREDUTIBILIDADE DOS VENCIMENTOS, E DÁ _x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>427</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/427/mensagem_078_-_aumenta_quadro_-_psic-assist.social-analista.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/427/mensagem_078_-_aumenta_quadro_-_psic-assist.social-analista.pdf</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/430/plc_19_2025-_altera_lc_162_2013_-_plano_carreira_ass.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/430/plc_19_2025-_altera_lc_162_2013_-_plano_carreira_ass.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos arts. 11-A, 17 e 19 da Lei Complementar _x000D_
 nº 162, de 1º de abril de 2013, que dispõe sobre o Plano de _x000D_
 Cargos, Carreiras e Vencimentos dos servidores públicos do _x000D_
 Município de Santa Terezinha de Itaipu, e dá outras _x000D_
 providências.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/457/mensagem_090_-_aumenta_quadro_-_psicologo_educacao.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/457/mensagem_090_-_aumenta_quadro_-_psicologo_educacao.pdf</t>
   </si>
   <si>
     <t>ALTERA ANEXOS DA LEI COMPLEMENTAR_x000D_
 Nº 240, DE 1º DE JANEIRO DE 2022, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>EMED</t>
+  </si>
+  <si>
+    <t>EMENDA</t>
+  </si>
+  <si>
+    <t>ALEXANDRO TAVARES PEREIRA</t>
+  </si>
+  <si>
+    <t>Art. 2º O art. 3º da Lei Complementar 269, de 20 de dezembro de 2023, passa a vigorar com a seguinte redação:_x000D_
+_x000D_
+Art. 3º O valor do auxílio alimentação será pago a todos os beneficiários indicados no caput do art. 2º desta Lei Complementar, independentemente do valor que recebam a título de vencimento ou salário mensal, sendo o valor proporcional a carga horária exercida conforme tabela abaixo, a ser pago em folha mensal a partir de julho de 2025._x000D_
+CARGA HORÁRIA	VALOR DO AUXÍLIO_x000D_
+Regime Integral de Dedicação	R$ 500,00_x000D_
+40 HORAS	R$ 500,00_x000D_
+36 HORAS	R$ 450,00_x000D_
+30 HORAS	R$ 375,00_x000D_
+20 HORAS	R$ 250,00_x000D_
+Parágrafo único. O beneficiário em gozo de férias terá direito a receber o auxílio alimentação integralmente.</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>Art. 4º O art. 7º da Lei Complementar 269, de 20 de dezembro de 2023, passa a vigorar com a seguinte redação:_x000D_
+_x000D_
+Art. 7º O beneficiário perderá o direito ao recebimento do auxílio-alimentação mensal caso, no período anterior à apuração, ocorra qualquer das seguintes situações:_x000D_
+_x000D_
+VI - ausentar-se por mais de 02 (duas) vezes ao serviço para comparecimento ou acompanhamento de familiar em consulta médica, odontológica e/ou realização de exames em estabelecimento de saúde;</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>Altera a tabela constante do artigo 2º do Projeto de Lei Complementar nº 08/2025, que modifica o artigo 3º da Lei Complementar nº 269/2023, para fins de adequação dos valores do auxílio-alimentação, bem como suprime os incisos V e VI do artigo 4º do mesmo projeto, que estabelece restrições indevidas ao recebimento do benefício.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -718,68 +891,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/185/01_2025_indicacao_data_pagto_-_claudete.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/209/ind_19_2025_-incentivo_ifa_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ind_22_2025_-_ginastica_laboral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_88_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/173/pl_02_2025__ganho_real_ass.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/174/pl_03_2025__remuneracao_acs_e_ace_-_ass.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/315/mensagem_027_reestruturacao_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/450/mensagem_095_-_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/451/mensagem_096_-_reposicao_subsidios.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/176/plc_01_2025__horas_extraordinarias_120.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/195/plc_02_2025_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/234/plc_03_2025_horas_extraordinarias_120.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/240/plc_04_2025_-_cria_cargos_professor_especializado.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/259/plc_05_2025_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/339/mensagem_039_altera_lc_239_ausencia_medica.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/407/mensagem_066_horas_extraordinarias_120_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/408/mensagem_067_bonus_educadores_e_monitores_pss_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/427/mensagem_078_-_aumenta_quadro_-_psic-assist.social-analista.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/430/plc_19_2025-_altera_lc_162_2013_-_plano_carreira_ass.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/457/mensagem_090_-_aumenta_quadro_-_psicologo_educacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/185/01_2025_indicacao_data_pagto_-_claudete.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/209/ind_19_2025_-incentivo_ifa_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/212/ind_22_2025_-_ginastica_laboral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/307/indicacao_86_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_88_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/355/indicacoes_103_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_118_2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_122_2025_assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/173/pl_02_2025__ganho_real_ass.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/174/pl_03_2025__remuneracao_acs_e_ace_-_ass.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/175/pl_04_2025_-_ganho_real_camara.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/315/mensagem_027_reestruturacao_administracao_publica.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/450/mensagem_095_-_reposicao_salarial.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/451/mensagem_096_-_reposicao_subsidios.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/176/plc_01_2025__horas_extraordinarias_120.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/195/plc_02_2025_e_impacto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/234/plc_03_2025_horas_extraordinarias_120.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/240/plc_04_2025_-_cria_cargos_professor_especializado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/259/plc_05_2025_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/339/mensagem_039_altera_lc_239_ausencia_medica.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/350/plc_11_2025_mensagem_042_altera_lc_292_psicologo_anexo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/359/plc_12_2025_legislativo-mensagem-do-poder-executivo-1000200-689657b8ddfbf.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/370/mensagem_052_2025_memorando_11_074_2025__corrigido.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/407/mensagem_066_horas_extraordinarias_120_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/408/mensagem_067_bonus_educadores_e_monitores_pss_assinado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/426/mensagem_076_-_tabela_salarial_-_nutricionista_40horas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/427/mensagem_078_-_aumenta_quadro_-_psic-assist.social-analista.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/430/plc_19_2025-_altera_lc_162_2013_-_plano_carreira_ass.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/457/mensagem_090_-_aumenta_quadro_-_psicologo_educacao.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H27"/>
+  <dimension ref="A1:H40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="94.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="136.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -834,682 +1007,1033 @@
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="G5" s="1" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>30</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>31</v>
       </c>
-      <c r="D6" t="s">
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...19 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>40</v>
+      </c>
+      <c r="G8" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="H8" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
         <v>45</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D9" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...2 lines deleted...]
-      <c r="C10" t="s">
+      <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F10" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>61</v>
+      </c>
+      <c r="D12" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" t="s">
         <v>56</v>
       </c>
-      <c r="B12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="H12" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>55</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>56</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="E14" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="E15" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="F15" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>18</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>77</v>
       </c>
       <c r="D16" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="E16" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="F16" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="E17" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="F17" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="E18" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="F18" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
       <c r="E19" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="F19" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="H19" t="s">
-        <v>70</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>85</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="E20" t="s">
-        <v>65</v>
+        <v>91</v>
+      </c>
+      <c r="F20" t="s">
+        <v>57</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>47</v>
+        <v>92</v>
       </c>
       <c r="H20" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="E21" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="F21" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22" t="s">
         <v>90</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="E22" t="s">
         <v>91</v>
       </c>
-      <c r="D22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="H22" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="D23" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="E23" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="F23" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="H23" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="E24" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="F24" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="E25" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="F25" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>18</v>
       </c>
       <c r="H25" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>110</v>
       </c>
       <c r="D26" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="E26" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>106</v>
+        <v>18</v>
       </c>
       <c r="H26" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D27" t="s">
-        <v>64</v>
+        <v>90</v>
       </c>
       <c r="E27" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="F27" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>110</v>
+        <v>18</v>
       </c>
       <c r="H27" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>115</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>116</v>
+      </c>
+      <c r="D28" t="s">
+        <v>90</v>
+      </c>
+      <c r="E28" t="s">
+        <v>91</v>
+      </c>
+      <c r="F28" t="s">
+        <v>57</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H28" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>119</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>120</v>
+      </c>
+      <c r="D29" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" t="s">
+        <v>57</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H29" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>123</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>124</v>
+      </c>
+      <c r="D30" t="s">
+        <v>90</v>
+      </c>
+      <c r="E30" t="s">
+        <v>91</v>
+      </c>
+      <c r="F30" t="s">
+        <v>57</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>17</v>
+      </c>
+      <c r="D31" t="s">
+        <v>90</v>
+      </c>
+      <c r="E31" t="s">
+        <v>91</v>
+      </c>
+      <c r="F31" t="s">
+        <v>57</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H31" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>131</v>
+      </c>
+      <c r="D32" t="s">
+        <v>90</v>
+      </c>
+      <c r="E32" t="s">
+        <v>91</v>
+      </c>
+      <c r="F32" t="s">
+        <v>57</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H32" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>134</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>135</v>
+      </c>
+      <c r="D33" t="s">
+        <v>90</v>
+      </c>
+      <c r="E33" t="s">
+        <v>91</v>
+      </c>
+      <c r="F33" t="s">
+        <v>57</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="H33" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>138</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>139</v>
+      </c>
+      <c r="D34" t="s">
+        <v>90</v>
+      </c>
+      <c r="E34" t="s">
+        <v>91</v>
+      </c>
+      <c r="F34" t="s">
+        <v>57</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H34" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>142</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>143</v>
+      </c>
+      <c r="D35" t="s">
+        <v>90</v>
+      </c>
+      <c r="E35" t="s">
+        <v>91</v>
+      </c>
+      <c r="F35" t="s">
+        <v>57</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H35" t="s">
         <v>111</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>145</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>21</v>
+      </c>
+      <c r="D36" t="s">
+        <v>90</v>
+      </c>
+      <c r="E36" t="s">
+        <v>91</v>
+      </c>
+      <c r="F36" t="s">
+        <v>66</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H36" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>148</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>149</v>
+      </c>
+      <c r="D37" t="s">
+        <v>90</v>
+      </c>
+      <c r="E37" t="s">
+        <v>91</v>
+      </c>
+      <c r="F37" t="s">
+        <v>57</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H37" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>152</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>153</v>
+      </c>
+      <c r="E38" t="s">
+        <v>154</v>
+      </c>
+      <c r="F38" t="s">
+        <v>155</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>157</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>54</v>
+      </c>
+      <c r="D39" t="s">
+        <v>153</v>
+      </c>
+      <c r="E39" t="s">
+        <v>154</v>
+      </c>
+      <c r="F39" t="s">
+        <v>155</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>159</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>61</v>
+      </c>
+      <c r="D40" t="s">
+        <v>153</v>
+      </c>
+      <c r="E40" t="s">
+        <v>154</v>
+      </c>
+      <c r="F40" t="s">
+        <v>155</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="H40" t="s">
+        <v>160</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>