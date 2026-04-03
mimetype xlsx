--- v0 (2026-02-04)
+++ v1 (2026-04-03)
@@ -10,144 +10,247 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="60">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>MOÇ</t>
+  </si>
+  <si>
+    <t>MOÇÃO</t>
+  </si>
+  <si>
+    <t>FERNANDO DAL PONT JUNIOR</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/249/mocao_aplauso_02_2025.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Santa Terezinha de Itaipu, Paraná, no exercício de suas atribuições legais e regimentais, manifesta com grande honra e orgulho, por meio desta Moção de Aplauso, seu mais sincero reconhecimento e gratidão à Polícia Militar do Estado do Paraná, com especial destaque ao 14º Batalhão de Polícia Militar sediado em Foz do Iguaçu - Paraná e ao Destacamento da Polícia Militar em Santa Terezinha de Itaipu, pelo  incansável, comprometido e exemplar trabalho em prol da segurança pública e do bem-estar da população Itaipuense.</t>
+  </si>
+  <si>
     <t>282</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>63</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>CLAUDETE APARECIDA BRAMBATTI, FERNANDO CARLESSI, FERNANDO DAL PONT JUNIOR, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, MARCELO DE CAMPOS</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_63_2025_-_claudete.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_63_2025_-_claudete.pdf</t>
   </si>
   <si>
     <t>INDICAM ao Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, analisar a viabilidade e possibilidade de homenagear um Pioneiro que muito contribuiu com a comunidade da Vila Três Fazendas e com todo o Município de Santa Terezinha de Itaipu, nomear a Estrada Rural SG-007 – Estrada Principal da Vila das Três Fazendas, com a colocação do nome de Estrada IRIO BONOTTO.</t>
   </si>
   <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_70_2025.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora autora desta propositura, juntamente com o apoio dos demais Vereadores que a presente subscrevem no uso de suas atribuições legais e regimentais,_x000D_
+_x000D_
+INDICAM ao Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, analisar a viabilidade e possibilidade de homenagear uma Pioneira de nosso Município de Santa Terezinha de Itaipu, Sra. Julia da Rocha Martins, com o seu nome em uma das ruas de nossa cidade._x000D_
+_x000D_
+A Sra JULIA DA ROCHA MARTINS, filha de João Pedro da Rocha e Amélia Custódia de Jesus, casada com Jardelino Gregório Martins._x000D_
+A família Rocha chegou em Santa Terezinha de Itaipu no mês de outubro de 1958, antiga Criciúma, sua profissão foi trabalhadora rural e dona de casa, do lar. Na sua vida ativa gerou 14 filhos: Pedro, Lorena, Custódia, Maria, José, Amélia, Alceu, João, Narciso, Ana, Jair, Marilene, Amarildo e José Roberto. Faleceu em 04/07/2016 no hospital da Unimed de Foz do Iguaçu.</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>FERNANDO CARLESSI, CLAUDETE APARECIDA BRAMBATTI, FERNANDO DAL PONT JUNIOR, JOSÉ VALENTIM DA SILVA MOTTA - JACARÉ, MARCELO DE CAMPOS</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>A Vereadora Autora desta Indicação, juntamente com o apoio dos Vereadores que a presente subscrevem no uso de suas atribuições legais e regimentais,_x000D_
+INDICAM ao Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, Analisar a viabilidade e possibilidade de homenagear um Pioneiro de nosso Município, de Santa Terezinha de Itaipu, nomear uma Rua com a colocação do nome de OCTAVIO PAVEI._x000D_
+OCTAVIO PAVEI era filho de David Pavei e Otilia Daros Pavei, nascido em 27/04/1936, casado com ENIR AUGUSTA PAVEI._x000D_
+O Sr Octavio Pavei chegou em Santa Terezinha de Itaipu em 20/08/1961, onde fixou moradia e formou sua família, composta por 11 (onze) filhos, sendo 07 (sete) mulheres e 05 (cinco) homens: Olga (in memorian), Olnidia, Olneide, Osmar, Oscar, Olvandete, Otília, Olanda, Odirlete, Osvalter, Osvaldo e Otávio._x000D_
+Residiu na Rua Mato Grosso,125, Bairro: Parque dos Estados, onde residiu até o seu falecimento, ocorrido em 25/05/2007.</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>A Vereadora autora desta Indicação, juntamente com o apoio dos Vereadores que a presente subscrevem no uso de suas atribuições legais e regimentais,_x000D_
+INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, Analisar a viabilidade e possibilidade de homenagear um Pioneiro de nosso Município, de Santa Terezinha de Itaipu, nomear uma Rua com a colocação do nome de ALUIZIO SIMCH._x000D_
+ALUIZIO SIMCH era filho de Henrique Simch e Lucia Mallmann Simch, nascido em 14/08/1927, casado com IDA HILDEGARD SIMCH._x000D_
+O Sr Aluizio Simch chegou em Santa Terezinha de Itaipu no mês de setembro de 1978, vindo do Rio Grande do Sul, onde fixou moradia e formou sua família, composta por 07 (sete) filhos: Lucia, Mario, Sergio, Natividade, Nelson, Maria Elena e Inês._x000D_
+Residiu na Rua Mato Grosso,125, Bairro: Parque dos Estados, onde residiu até o seu falecimento, ocorrido em 25/05/2007.</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>A Vereadora e demais Vereadores, autores desta Indicação, que abaixam subscrevem no uso de suas atribuições legais e regimentais,_x000D_
+INDICAM ao Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, analisar a viabilidade de que seja homenageado um Pioneiro do nosso Município de Santa Terezinha de Itaipu, ANTONIO BOAROLI, in memoriam, com a nominação de seu nome em uma via pública do nosso Município, de forma a homenagear esta tradicional família do nosso município.</t>
+  </si>
+  <si>
     <t>321</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/321/indicacoes_92_2025.pdf</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/321/indicacoes_92_2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores e Vereadora autores desta Indicação, que abaixo subscrevem no uso de suas atribuições legais e regimentais,_x000D_
 INDICAM ao Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, que seja anotado o registro para oportuna homenagem ao Senhor ARMANDO ZILLI, in memoriam, com a nominação de seu nome em uma rua pública do nosso Município, de forma a homenagear esta tradicional família, que através de seus familiares, segue produzindo e investindo em nossa cidade e no interior do nosso município, desde os anos 60.</t>
   </si>
   <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/401/scan_20251007_101836924.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que a presente subscrevem, no uso de suas atribuições legais e regimentais,_x000D_
+INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná._x000D_
+Analisar a viabilidade e a possibilidade de no decorrer desta Gestão Municipal, seja conferida uma homenagem ao Senhor MAURICIO BARBOSA, com a nominação de um trecho da ciclovia dentro do perímetro urbano de nossa cidade ou até mesmo a nominação da ciclovia às margens da Rodovia Natalino Spada – PR – 874, que liga nossa cidade ao terminal Turístico Alvorada de Itaipu, tenha a denominação acima sugerida.</t>
+  </si>
+  <si>
     <t>256</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>ANTONIO LUIZ BENDO</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/256/pl_19_2025_adilson_pasini.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/256/pl_19_2025_adilson_pasini.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE SANTA TEREZINHA DE ITAIPU” AO SENHOR ADILSON PASINI.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/257/pl_20_2025_-_pedro_nandi.docx</t>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/257/pl_20_2025_-_pedro_nandi.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO HONORÁRIO DE SANTA TEREZINHA DE ITAIPU AO SENHOR PEDRO BEZ FONTANA NANDI.</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>EMENTA: CRIA E DENOMINA FANFARRA MUNICIPAL “VALDIR DRECHSLER”, DE SANTA TEREZINHA DE ITAUPU.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -451,68 +554,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_63_2025_-_claudete.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/321/indicacoes_92_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/256/pl_19_2025_adilson_pasini.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/257/pl_20_2025_-_pedro_nandi.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/249/mocao_aplauso_02_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_63_2025_-_claudete.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/291/indicacao_70_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/321/indicacoes_92_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/401/scan_20251007_101836924.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/256/pl_19_2025_adilson_pasini.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2025/257/pl_20_2025_-_pedro_nandi.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:H12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="136.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -535,123 +638,312 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
         <v>20</v>
-      </c>
-[...13 lines deleted...]
-        <v>24</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F5" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" t="s">
+        <v>19</v>
+      </c>
+      <c r="F7" t="s">
+        <v>20</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
+        <v>19</v>
+      </c>
+      <c r="F8" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>43</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="s">
+        <v>19</v>
+      </c>
+      <c r="F9" t="s">
+        <v>20</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" t="s">
+        <v>49</v>
+      </c>
+      <c r="F10" t="s">
+        <v>50</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="H10" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="H11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>57</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" t="s">
+        <v>49</v>
+      </c>
+      <c r="F12" t="s">
+        <v>50</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H12" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>