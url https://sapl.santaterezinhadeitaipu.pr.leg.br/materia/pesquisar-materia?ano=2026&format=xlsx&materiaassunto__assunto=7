--- v0 (2026-04-03)
+++ v1 (2026-06-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="256" uniqueCount="140">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -257,71 +257,221 @@
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/491/13-_2026_assinada.pdf</t>
   </si>
   <si>
     <t>A Vereadora e demais Vereadores que a presente subscrevem, no uso de suas atribuições legais e regimentais,_x000D_
 INDICAM ao Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná,_x000D_
 Analisar a viabilidade e possibilidade legal, visando a celebração de convênios, visando o estabelecimento de parcerias entre a Prefeitura Municipal, Governo Estadual e o Comando Geral do Corpo de Bombeiros Militar do Paraná, para alocação de recursos financeiros destinados a aquisição de um caminhão ABTR – Auto Bomba Tanque Resgate, para uso do 9º BBM de Santa Terezinha de Itaipu, Paraná.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/492/14-2026_assinada.pdf</t>
   </si>
   <si>
     <t>O Vereador Alexandro Tavares Pereira e demais que abaixo subscrevem no exercício de suas prerrogativas legais e regimentais, vem, respeitosamente, indicar ao Excelentíssimo Prefeito Municipal de Santa Terezinha de Itaipu que promova estudos administrativos e jurídicos visando à instituição de um Programa Municipal de Premiação por Sorteio destinado aos contribuintes adimplentes do Imposto Predial e Territorial Urbano – IPTU. _x000D_
 A presente proposição inspira-se em experiências exitosas adotadas por outros municípios, a exemplo da política estabelecida por meio da Lei Municipal nº 1832/2025 de São Pedro do Ivaí, cuja implementação demonstrou avanços significativos na regularização fiscal e na promoção da cidadania tributária.</t>
   </si>
   <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/510/17-2026_asinada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador e demais Edis que esta subscrevem, no uso das atribuições legais que lhe confere o Regimento Interno da Câmara Municipal, indica ao Excelentíssimo Senhor Prefeito Municipal, para que seja realizado estudo de viabilidade e posterior aquisição de patinetes elétricos destinados aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE), com o objetivo de otimizar o deslocamento nas visitas domiciliares realizadas no município.</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>PAULO SÉRGIO RUPPENTHAL, ALEXANDRO TAVARES PEREIRA, GISELIS SILVA VIANA, MARIA ISOLDI SCHAFER</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/512/19-2026_assinada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador  e demais que  a presente subscrevem, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal que, por meio da Secretaria Municipal de Saúde e demais setores competentes, sejam adotadas as providências necessárias para a fixação de placas, cartazes ou banners informativos, bem como divulgação nas redes sociais oficiais do município de Santa Terezinha de Itaipu, informando acerca da existência da Lei Municipal nº 62/2025, que dispõe sobre o sepultamento digno de natimortos.</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/522/22-2026_assinada.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Excelentíssimo Senhor Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, determinar as Secretarias competentes da Administração Municipal, a realização de estudos para que sejam instaladas câmeras interna e externamente na sede da Secretaria Municipal de Cultura. Devendo ser seguidas as diretrizes legais para proteção e privacidade, dos funcionários e munícipes que participam das atividades de aprendizado, bem como da população e visitantes que frequentam o local.</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/523/23-2026_assinada.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Excelentíssimo chefe do  Poder Executivo Municipal de Santa Terezinha de Itaipu, Paraná,_x000D_
+Determinar a Secretaria Municipal de Obras e o DEMUTRAN – Departamento Municipal de Trânsito, e com a participação da concessionária responsável pelo pedágio na BR-277,  EPR Iguaçu, a realização de estudos visando e parceiras para implantação de “Redutor de Velocidade Elevado”  Rua 3 de maio, no trecho compreendido entre às Ruas Maranhão e Pará, região do bairro Parque dos Estados.</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/524/24-2026_assinada.pdf</t>
+  </si>
+  <si>
+    <t>INDICAM ao Prefeito Municipal de Santa Terezinha de Itaipu, Estado do Paraná, que seja anotado o registro para oportuna homenagem ao Senhor IVALDO JORGE DOS SANTOS, in memoriam, com a nominação de seu nome em uma rua pública do nosso Município, de forma a homenagear esta tradicional família,  seguem construindo em nossa comunidade uma história de vida, amor e trabalho.</t>
+  </si>
+  <si>
     <t>464</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>ANTONIO LUIZ BENDO</t>
   </si>
   <si>
     <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/464/pl_03_2026_-_ratifica_convenio_siconcard.pdf</t>
   </si>
   <si>
     <t>RATIFICA O CONVÊNIO FIRMADO ENTRE O _x000D_
 MUNICÍPIO DE SANTA TEREZINHA DE ITAIPU E O _x000D_
 SICONCARD ADMINISTRADORA E SERVIÇOS LTDA, _x000D_
 AUTORIZA O REPASSE DE RECURSOS PARA _x000D_
 CONSECUÇÃO DO CONVÊNIO, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/509/pl_18_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de Rua no município de Santa Terezinha de Itaipu – Paraná.</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de laudo médico permanente para pessoas com Diabetes Mellitus no âmbito do Município de Santa Terezinha de Itaipu – PR, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/514/pl_20-2026_mensagem_029_-_ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/516/pl_21_2026_mensagem_028_-_desafeta_areas.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DESAFETAÇÃO DE ÁREAS URBANAS, E DÁ OUTRAS PROVIÊNCIAS.</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/518/pl_22_2026_mensagem_030_-_diretrizes_promoradia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE ATENDIMENTO HABITACIONAL – PRÓ- MORADIA, ESTABELECE DIRETRIZES PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS DESTINADAS AOS SERVIDORES PUBLICOS DO MUNICIPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/519/pl_23_2026_mensagem_031_-_permuta_area_lar_cooperativa.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DESAFETAÇÃO DE_x000D_
+ÁREAS URBANAS, AUTORIZA PERMUTA E DÁ_x000D_
+OUTRAS PROVIÊNCIAS.</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/520/pl_24_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proteção e combate aos maus-tratos aos animais no âmbito do Município de Santa Terezinha de Itaipu/PR e dá outras providências.</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/521/pl_25_2025_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui no âmbito do município de Santa Terezinha de Itaipu/PR, o “Dia Municipal do Associativismo”, a ser comemorado anualmente no dia 15 de julho.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
     <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/462/pr_01_2026_projeto_assinado_planejamento.pdf</t>
   </si>
   <si>
     <t>“INSTITUI AS DIRETRIZES PARA ELABORAÇÃO, COORDENAÇÃO E MONITORAMENTO DO PLANEJAMENTO ESTRATÉGICO DA CÂMARA MUNICIPAL DE SANTA TEREZINHA DE ITAIPU, ESTADO DO PARANÁ, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/480/pr_03_2026_assinado.pdf</t>
   </si>
@@ -661,68 +811,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/466/01-2026_indicacao_-assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/467/02-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/468/03-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/469/04-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/470/05-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/471/06-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/474/07-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/475/08-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/476/09-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/477/10-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/483/11-2026_indicacao_redutor_veloc_rua_ceara605.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/488/12_-_2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/491/13-_2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/492/14-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/464/pl_03_2026_-_ratifica_convenio_siconcard.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/462/pr_01_2026_projeto_assinado_planejamento.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/480/pr_03_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/481/pr_04_2026_assinado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/466/01-2026_indicacao_-assinada.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/467/02-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/468/03-2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/469/04-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/470/05-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/471/06-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/474/07-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/475/08-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/476/09-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/477/10-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/483/11-2026_indicacao_redutor_veloc_rua_ceara605.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/488/12_-_2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/491/13-_2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/492/14-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/510/17-2026_asinada.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/512/19-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/522/22-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/523/23-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/524/24-2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/464/pl_03_2026_-_ratifica_convenio_siconcard.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/509/pl_18_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/514/pl_20-2026_mensagem_029_-_ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/516/pl_21_2026_mensagem_028_-_desafeta_areas.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/518/pl_22_2026_mensagem_030_-_diretrizes_promoradia.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/519/pl_23_2026_mensagem_031_-_permuta_area_lar_cooperativa.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/520/pl_24_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/521/pl_25_2025_assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/462/pr_01_2026_projeto_assinado_planejamento.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/480/pr_03_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santaterezinhadeitaipu.pr.leg.br/media/sapl/public/materialegislativa/2026/481/pr_04_2026_assinado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H19"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="136.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1080,166 +1230,517 @@
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>48</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>71</v>
       </c>
       <c r="H15" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>48</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
-[...5 lines deleted...]
-      <c r="D17" t="s">
+      <c r="G17" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="E17" t="s">
+      <c r="H17" t="s">
         <v>81</v>
-      </c>
-[...7 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>62</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H18" t="s">
         <v>85</v>
-      </c>
-[...19 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>87</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>91</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H20" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" t="s">
+        <v>95</v>
+      </c>
+      <c r="E21" t="s">
+        <v>96</v>
+      </c>
+      <c r="F21" t="s">
+        <v>97</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H21" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>100</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>101</v>
+      </c>
+      <c r="D22" t="s">
+        <v>95</v>
+      </c>
+      <c r="E22" t="s">
+        <v>96</v>
+      </c>
+      <c r="F22" t="s">
+        <v>57</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H22" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>104</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>78</v>
+      </c>
+      <c r="D23" t="s">
+        <v>95</v>
+      </c>
+      <c r="E23" t="s">
+        <v>96</v>
+      </c>
+      <c r="F23" t="s">
+        <v>48</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" t="s">
+        <v>95</v>
+      </c>
+      <c r="E24" t="s">
+        <v>96</v>
+      </c>
+      <c r="F24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H24" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v>95</v>
+      </c>
+      <c r="E25" t="s">
+        <v>96</v>
+      </c>
+      <c r="F25" t="s">
+        <v>97</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" t="s">
+        <v>95</v>
+      </c>
+      <c r="E26" t="s">
+        <v>96</v>
+      </c>
+      <c r="F26" t="s">
+        <v>97</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H26" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>87</v>
+      </c>
+      <c r="D27" t="s">
+        <v>95</v>
+      </c>
+      <c r="E27" t="s">
+        <v>96</v>
+      </c>
+      <c r="F27" t="s">
+        <v>97</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H27" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>121</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>91</v>
+      </c>
+      <c r="D28" t="s">
+        <v>95</v>
+      </c>
+      <c r="E28" t="s">
+        <v>96</v>
+      </c>
+      <c r="F28" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H28" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>124</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>125</v>
+      </c>
+      <c r="D29" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H29" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>128</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" t="s">
+        <v>129</v>
+      </c>
+      <c r="E30" t="s">
+        <v>130</v>
+      </c>
+      <c r="F30" t="s">
+        <v>131</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>22</v>
+      </c>
+      <c r="D31" t="s">
+        <v>129</v>
+      </c>
+      <c r="E31" t="s">
+        <v>130</v>
+      </c>
+      <c r="F31" t="s">
+        <v>131</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>27</v>
       </c>
-      <c r="D19" t="s">
-[...12 lines deleted...]
-        <v>90</v>
+      <c r="D32" t="s">
+        <v>129</v>
+      </c>
+      <c r="E32" t="s">
+        <v>130</v>
+      </c>
+      <c r="F32" t="s">
+        <v>131</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H32" t="s">
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>